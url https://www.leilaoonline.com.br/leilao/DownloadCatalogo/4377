--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F209"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -501,51 +501,51 @@
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317273", "34150")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317273", "SUCATA DE BORRACHA (APROX. 10 TONELADAS) - (VENDA POR KG) - LOC. BONFIM ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/318482", "34151")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/318482", "02 CAIXAS/CALANDRAS; PESO ESTIMADO 30 TON. - S/FR. - LOC BARRA")</f>
       </c>
@@ -585,51 +585,51 @@
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/315508", "35369")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/315508", "PLANTADORA CANA PICADA 180CV 1M³ 720KG; ANO 2014. - FR17271. -  LOC. UNIVALEM ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/315509", "35370")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/315509", "CAMINHÃO M.BENZ/L 2635 6X4; ANO 1996/1996; BRANCA. - (CALDA PRONTA) - FR72831. - LOC. UNIVALEM")</f>
       </c>
@@ -5541,51 +5541,51 @@
       <c r="D198" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E198" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F198" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317297", "36800")</f>
       </c>
       <c r="B199" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317297", "TRANSBORDO CIVEMASA - ANO 2008 - FR8003019 - LOC. LAGOA DA PRATA")</f>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D199" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E199" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F199" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317296", "36801")</f>
       </c>
       <c r="B200" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/317296", "TRATOR CASE PUMA 200 4X4 - ANO 2016 - FR512061 - LOC. LAGOA DA PRATA")</f>
       </c>