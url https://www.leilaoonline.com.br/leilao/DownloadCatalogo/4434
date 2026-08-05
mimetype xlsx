--- v1 (2026-06-18)
+++ v2 (2026-08-05)
@@ -142,69 +142,69 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F52"/>
+  <dimension ref="A1:F51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leilões</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -1194,295 +1194,267 @@
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319408", "veja o vídeo!! FIAT/UNO VIVACE 1.0; 2013/2014; CINZA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319389", "150")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319382", "155")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319389", "veja o vídeo!! I/TOYOTA HILUX CD4X2 SR; 2013/2013; PRETA; ALCO./GASOL. - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319382", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA ")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>48.750,00</t>
+          <t>37.500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319382", "155")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319397", "160")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319382", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319397", "I/HYUNDAI SANTAFE GLS V6; 2009/2010; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>37.500,00</t>
+          <t>28.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319397", "160")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319400", "165")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319397", "I/HYUNDAI SANTAFE GLS V6; 2009/2010; PRATA; GASOLINA - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319400", "veja o vídeo!! YAMAHA/MT09 ABS; 2020/2021; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>28.000,00</t>
+          <t>26.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319400", "165")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319414", "170")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319400", "veja o vídeo!! YAMAHA/MT09 ABS; 2020/2021; CINZA; GASOLINA - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319414", "veja o vídeo!! CHEVROLET/S10 LT DD4A; 2014/2014; PRATA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>69</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>26.500,00</t>
+          <t>69.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319414", "170")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319391", "175")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319414", "veja o vídeo!! CHEVROLET/S10 LT DD4A; 2014/2014; PRATA; DIESEL - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319391", "VW/PARATI GL 1.8; 1994/1994; AZUL; GASOLINA - FUNCIONANDO ")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>69.500,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319391", "175")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319407", "180")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319391", "VW/PARATI GL 1.8; 1994/1994; AZUL; GASOLINA - FUNCIONANDO ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319407", "FORD/ECOSPORT XLS1.6FLEX; 2006/2006; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319407", "180")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319394", "185")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319407", "FORD/ECOSPORT XLS1.6FLEX; 2006/2006; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319394", "FIAT/IDEA ESSENCE 1.6; 2013/2013; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>13.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319394", "185")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319423", "190")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319394", "FIAT/IDEA ESSENCE 1.6; 2013/2013; PRATA; ALCO./GASOL. - FUNCIONANDO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/319423", "GURGEL/BR 800; 1991/1991; BEGE; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
-        <is>
-[...26 lines deleted...]
-      <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>