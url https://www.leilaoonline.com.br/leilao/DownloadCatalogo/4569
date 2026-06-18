--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F26"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,471 +277,471 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327777", "10576")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327777", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>30.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327775", "10577")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327775", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327775", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>24.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327789", "10578")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327789", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327782", "10579")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327782", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>25.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327790", "10580")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327790", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>25.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327785", "10581")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327785", " VW/VOYAGE 1.6L MB5; ANO 2019/2020; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327785", " VW/VOYAGE 1.6L MB5; ANO 2019/2020; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>29.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327778", "10582")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327778", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>27.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327776", "10583")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327776", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327776", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327780", "10584")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327780", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327780", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327781", "10585")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327781", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327781", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>28.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327784", "10586")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327784", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327784", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>27.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327787", "10587")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327787", " VW/GOL 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327787", " VW/GOL 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327783", "10588")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327783", " VW/VOYAGE 1.6L MB5; ANO 2019/2020; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>26.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327786", "10589")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327786", " VW/GOL 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>24.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327788", "10590")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327788", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327788", " VW/VOYAGE 1.6L MB5; ANO 2021/2022; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>33.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327779", "10591")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327779", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. ITAPUI/SP")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/327779", " VW/GOL 1.6L MB5; ANO 2019/2019; BRANCA. - LOC. MATÃO/SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>