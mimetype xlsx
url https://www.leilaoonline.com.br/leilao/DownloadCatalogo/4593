--- v2 (2026-08-05)
+++ v3 (2026-09-20)
@@ -2405,51 +2405,51 @@
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329674", "36896")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329674", "APROX. 04 PRATELEIRAS; 06 ARMÁRIOS. - (LIVROS E MATERIAIS NÃO INCLUSOS). - PAT.147977/143561/143590/143592/143381/143560. - LOC. JATAI")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329675", "36897")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329675", "APROX. 16 BANCADAS TAMPAS DE MADEIRA . - LOC. JATAI  ")</f>
       </c>
@@ -4281,51 +4281,51 @@
       <c r="D153" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E153" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F153" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329485", "37258")</f>
       </c>
       <c r="B154" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329485", "PENEIRA ROTATIVA SUCATEADA - APROXIMADAMENTE 5 TON - S/FR - LOC. JATAÍ")</f>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D154" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E154" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F154" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329487", "37259")</f>
       </c>
       <c r="B155" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329487", "APROXIMADAMENTE 35 PEÇAS DE REPOSIÇÃO INDUSTRIAL - CURVAS AÇO CARBONO - S/FR - LOC. JATAÍ")</f>
       </c>