--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F342"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>