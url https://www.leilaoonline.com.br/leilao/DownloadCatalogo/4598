--- v0 (2026-04-29)
+++ v1 (2026-06-18)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F75"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Rossi leilões</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1843 +277,1843 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329860", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329860", "TORRE DE RESFRIAMENTO ALPINA 170 X 210 X H305CM")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329861", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329861", "PÓRTICO 6 X 6 MTS C/ AVANÇO DE 3 METROS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329862", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329862", "CHILLER HITACHI 90TR 250.000KCAL ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>35.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329624", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329624", "LOTE COM 5 ENCERADEIRAS E 1 CORTADOR DE GRAMA ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329863", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329863", "BOMBA KSB MEGANORM 50-315 WEG 15CV")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329864", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329864", "BOMBA KSB MEGANORM 50-315 WEG 15CV")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329626", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329626", "COMPRESSOR ATLAS COPCO GA 1407 250 CV 1000PCM ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329627", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329627", "BOMBA D' ÁGUA ALTA PRESSÃO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329866", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329866", "BOMBA KSB MEGANORM 32-200 WEG 7,5CV ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329628", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329628", "LOTE DE PLASTIFICADORAS E POLISELADORAS PROFISSIONAIS - 12 UNIDADES")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329867", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329867", "BOMBA KSB MEGANORM 32-200 WEG 7,5CV ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329868", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329868", "PRENSA DE FRICÇÃO 400 TONELADAS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>85.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329630", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329630", "CARRETINHA REBOQUE SEM DOCUMENTO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329631", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329631", "SERRA VAI E VEM")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>1.800,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329632", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329632", "FURADEIRA DE BANCA HELMO COM BANCADA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329869", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329869", "PRENSA DE FRICÇÃO 60 TONELADAS")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329633", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329633", "COMPRESSOR DE REFRIGERAÇÃO SABROE")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329634", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329634", "SELADORA WELDOTRON")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329635", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329635", "TESOURA PUNCIONADEIRA VIBRACORT CAP. 1/4''")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329636", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329636", "COMPRESSOR WAYNE 60 PÉS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329637", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329637", "TORNO MECÂNICO IMOR HBX")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329647", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329647", "TRANSFORMADOR TRIFÁSICO TORRANI 112,5 KVA 13,8KV 220/127V ")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329648", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329648", "PRENSA EXCÊNTRICA 8 TON.")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329649", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329649", "PRENSA EXCÊNTRICA HARLO 25 TON. ")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>8.500,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329638", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329638", "COMPRESSOR DOUAT MONOFÁSICO")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329870", "026")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329870", "PRENSA ENFARDADEIRA FILADELFIA")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329871", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329871", "UNIDADE HIDRÁULICA COM DOIS MOTORES DE 7,5CV E IHM")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329872", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329872", "EMPILHADEIRA ELÉTRICA CLARK 1500KG ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329873", "029")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329873", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71 PCM (1 UNIDADE) ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329874", "030")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329874", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71 PCM (1 UNIDADE) ")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329875", "031")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329875", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329876", "032")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329876", "COMPRESSOR PARAFUSO KAESER M20 DIESEL 71CFM")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329877", "033")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329877", "ASPIRADOR INDUSTRIAL DE PÓ COMPRESSOR RADIAL 7,5CV")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329639", "035")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329639", "MOTOR WEG 40HP; 4 POLOS; WMINING PREMIUM")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329640", "036")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329640", "MOTOR ELÉTRICO TRIFÁSICO GE 60 CV; 2 POLOS 220V/440V - C. 61")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329641", "040")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329641", "INVERSOR DE FREQUÊNCIA LS MONOFÁSICO 1 CV")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>200,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329642", "041")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329642", "INVERSOR DE FREQUÊNCIA SCHENEIDER TRIFÁSICO 5 CV")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329643", "043")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329643", "INVERSOR DE FREQUÊNCIA YASKAWA TRIFÁSICO")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329644", "045")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329644", "REATOR TRIFÁSICO")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329645", "046")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329645", "REATOR TRIFÁSICO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329646", "047")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329646", "REATOR TRIFÁSICO")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>700,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329651", "050")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329651", "TORNO MECÂNICO SCHUTTE 600 X 3300 MM")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329654", "055")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329654", "PRENSA HIDRÁULICA")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329655", "056")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329655", "PRENSA EXCÊNTRICA 25 TON")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329658", "078")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329658", "DESBOBINADOR COM INVERSOR DE FREQUÊNCIA 1200MM COMP X 1000MM DIAM")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329661", "085")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329661", "BRAÇO GIRATÓRIO APROX. 5 METROS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329662", "086")</f>
       </c>
       <c r="B57" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329662", "BRAÇO GIRATÓRIO 4 METROS 360 GRAUS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329664", "095")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329664", "CARRINHO PARA MOTOR")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329663", "100")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329663", "BALANÇA WELMY 200KG ")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329665", "103")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329665", "TERMOSOLDA 3900W")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329666", "105")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329666", "QUEIMADOR MONOBLOCO INDUSTRIAL 1.780.000KCAL/H GLP TENGE")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329667", "107")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329667", "TESOURA PARA CHAPAS MANUAL")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329690", "110")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329690", "NOBREAK")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329691", "113")</f>
       </c>
       <c r="B64" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329691", "MOLDE EM ALUMÍNIO PARA ROTOMOLDAGEM")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329692", "117")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329692", "PISTÃO HIDRÁULICO (160 x 20CM DIÂMETRO DO ÊMBOLO)")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329693", "120")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329693", "MISTURADOR ALIMENTÍCIO EM AÇO INÓX FERMENTO")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329694", "123")</f>
       </c>
       <c r="B67" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329694", "CENTRÍFUGA PARA MOLDE")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329695", "133")</f>
       </c>
       <c r="B68" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329695", "TRANSFORMADOR TRIFÁSICO APROX. 70KVA")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329696", "137")</f>
       </c>
       <c r="B69" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329696", "MASTRO PARA BANDEIRA 10M")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329698", "140")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329698", "REDUTOR ZPME 1:26")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329699", "147")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329699", "BANCO DE MADEIRA REFORÇADO PARA VESTIÁRIO 300CM X 30CM")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
           <t>250,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329700", "155")</f>
       </c>
       <c r="B72" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329700", "CARRINHO PARA FERRAMENTAS MECÂNICO ")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329701", "156")</f>
       </c>
       <c r="B73" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329701", "CARRINHO PARA FERRAMENTAS MECÂNICO")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329702", "157")</f>
       </c>
       <c r="B74" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329702", "CARRINHO DE MECÂNICO PARA MOVIMENTAÇÃO DE VEÍCULOS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329703", "158")</f>
       </c>
       <c r="B75" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329703", "CARRINHO DE MECÂNICO PARA MOVIMENTAÇÃO DE VEÍCULOS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>