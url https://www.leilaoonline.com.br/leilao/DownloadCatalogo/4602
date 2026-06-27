--- v0 (2026-05-06)
+++ v1 (2026-06-27)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão Online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,318 +277,318 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329888", "003")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329888", "CAMINHÃO VW/17.280 CONSTELLATION; ANO 2014/2015; COR BRANCA; COMB. DIESEL; AUTOMÁTICO - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>28</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>75.000,00</t>
+          <t>132.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329887", "004")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329887", "CAMINHÃO VW/14190; ANO 2020/2021; COR BRANCA; COMB. DIESEL - NÃO FUNCIONA, FALTAM ALGUNS MÓDULOS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>115.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329892", "005")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329892", "CAMINHÃO VW/5.140E DELIVERY; 2006/2006; BRANCA; DIESEL; NO CHASSI - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329891", "010")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329891", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>23.750,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329890", "015")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329890", "veja o vídeo!! CAMINHÃO GM/CHEVROLET C40; ANO 1990; COR BRANCA; COMB. DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>59.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329886", "020")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329886", "CAMINHÃO FORD/CARGO 2425; 1998/1998; COMB. DIESEL - PLACA FINAL 8")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>31</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>49.000,00</t>
+          <t>61.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329885", "021")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329885", "CAMINHÃO FORD/CARGO 2425; ANO 1998/1998; COMB. DIESEL - PLACA FINAL 3")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>49.000,00</t>
+          <t>52.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329884", "022")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329884", "CAMINHÃO FORD/CARGO 2425; ANO 1998/1998; COMB. DIESEL - PLACA FINAL 0")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>49.000,00</t>
+          <t>45.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329889", "040")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329889", "CAMINHÃO PIPA M. BENZ/LK 1513; 1980/1980; COR AMARELA; COMB. DIESEL; C/ 2 EIXOS - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329933", "045")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/329933", "CAMINHÃO I/JMC N900 CONVAY; 2011/2011; BRANCA; DIESEL - FUNCIONANDO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>66.750,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>1750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>