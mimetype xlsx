--- v0 (2026-06-09)
+++ v1 (2026-08-05)
@@ -142,69 +142,69 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F73"/>
+  <dimension ref="A1:F65"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>LEILÃO ONLINE.COM.BR</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1800 +277,1576 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330921", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330921", "COMPRESSOR WAYNE 60 PÉS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330922", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330922", "REBITADEIRA MECÂNICA")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330920", "005")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330927", "007")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330920", "LOTE COM 21 UNIDADES DE ESTRUTURAS EM AÇO INÓX (NÃO PEGA IMÃ); COM 6 E 4,5 METROS (APROX. 950KG)")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330927", "PONTE ROLANTE COM TALHA ELÉTRICA 3 TONELADAS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330919", "006")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330925", "013")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330919", "LOTE COM 20 UNIDADES DE ESTRUTURAS EM AÇO INÓX (NÃO PEGA IMÃ); COM 6 E 4,5 METROS (APROX. 900KG)")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330925", "FILTRO "FILTROS BARRA"")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330927", "007")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330918", "014")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330927", "PONTE ROLANTE COM TALHA ELÉTRICA 3 TONELADAS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330918", "EMPILHADEIRA ELÉTRICA PANTOGRÁFICA YALE NDR35 ANO: 2010, 1.600 KG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330923", "008")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330926", "015")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330923", "TORNO AUTOMÁTICO PBC")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330926", "ESTALEIRO PORTA MATERIAL; 19 MÓDULOS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>6.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330924", "009")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330929", "016")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330924", "TORNO AUTOMÁTICO PBC")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330929", "SERRA DE FITA VERTICAL")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330928", "010")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330930", "017")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330928", "ESTEIRA MOTORIZADA DUBUIT")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330930", "FURADEIRA DE COLUNA JOINVILLE")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330925", "013")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330931", "019")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330925", "FILTRO "FILTROS BARRA"")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330931", "MÁQUINA DE FILTRAR ÓLEO; MARCA HIV VAC; C/ MOTOR ELÉTRICO MOD 250 SÉRIE 1717; ACOMPANHA CARRINHO HIDRÁULICO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>8.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330918", "014")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330932", "020")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330918", "EMPILHADEIRA ELÉTRICA PANTOGRÁFICA YALE NDR35 ANO: 2010, 1.600 KG")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330932", "PRENSA EXCENTRICA 25 TON")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330926", "015")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330933", "021")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330926", "ESTALEIRO PORTA MATERIAL; 19 MÓDULOS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330933", "PRENSA SORVETEIRA PNEUMÁTICA PARA FIXAÇÃO DE SOLA DE CALÇADO")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>6.500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330929", "016")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330938", "023")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330929", "SERRA DE FITA VERTICAL")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330938", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>30.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330930", "017")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330939", "024")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330930", "FURADEIRA DE COLUNA JOINVILLE")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330939", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>65.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330931", "019")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330940", "025")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330931", "MÁQUINA DE FILTRAR ÓLEO; MARCA HIV VAC; C/ MOTOR ELÉTRICO MOD 250 SÉRIE 1717; ACOMPANHA CARRINHO HIDRÁULICO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330940", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>8.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330932", "020")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330934", "028")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330932", "PRENSA EXCENTRICA 25 TON")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330934", "GAIOLA PARA EMPILHADEIRA H128 X L80 X C155 CM")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330933", "021")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330936", "029")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330933", "PRENSA SORVETEIRA PNEUMÁTICA PARA FIXAÇÃO DE SOLA DE CALÇADO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330936", "GUILHOTINA MANUAL PARA CHAPAS 1 METRO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330938", "023")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330935", "031")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330938", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330935", "GUILHOTINA CALVI 2000 X 5 MM")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330939", "024")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330937", "032")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330939", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330937", "MÁQUINA FECHADORA DE CAIXAS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>65.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330940", "025")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330941", "033")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330940", "PRENSA HIDRÁULICA JACARÉ USADA LATINHA ALUMÍNIO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330941", "SELADORA WELDOTRON")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330934", "028")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330942", "034")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330934", "GAIOLA PARA EMPILHADEIRA H128 X L80 X C155 CM")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330942", "TALHA ELÉTRICA CABO DE AÇO SHEPARD NILES 3 TON. SEM MOTOR ")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330936", "029")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330943", "036")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330936", "GUILHOTINA MANUAL PARA CHAPAS 1 METRO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330943", "TORNO MECÂNICO SCHUTTE")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330935", "031")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330944", "037")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330935", "GUILHOTINA CALVI 2000 X 5 MM")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330944", "TORNO MECÂNICO DE CORREIA")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330937", "032")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330945", "039")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330937", "MÁQUINA FECHADORA DE CAIXAS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330945", "TORNO MECÂNICO ORNMASKINER 400 X 1100 MM - CÓD. 1612")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330941", "033")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330946", "040")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330941", "SELADORA WELDOTRON")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330946", "SELADORA WELDOTRON")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330942", "034")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330949", "041")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330942", "TALHA ELÉTRICA CABO DE AÇO SHEPARD NILES 3 TON. SEM MOTOR ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330949", "FURADEIRA RADIAL ")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>5.500,00</t>
+          <t>9.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330943", "036")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330950", "042")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330943", "TORNO MECÂNICO SCHUTTE")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330950", "ASPIRADOR INDUSTRIAL DE PÓ")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330944", "037")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330947", "045")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330944", "TORNO MECÂNICO DE CORREIA")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330947", "BOMBA DE INCÊNDIO 60 CV ")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330945", "039")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330948", "046")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330945", "TORNO MECÂNICO ORNMASKINER 400 X 1100 MM - CÓD. 1612")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330948", "BOMBA CENTRÍFUGA 20 CV")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330946", "040")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330951", "055")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330946", "SELADORA WELDOTRON")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330951", "MISTURADOR EM AÇO INOX 200 L")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330949", "041")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330952", "056")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330949", "FURADEIRA RADIAL ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330952", "MISTURADOR DE HÉLICE COM MOTOR DE 30 CV HP 1100 RPM")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>9.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330950", "042")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330953", "060")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330950", "ASPIRADOR INDUSTRIAL DE PÓ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330953", "TALHA ELÉTRICA CROÁCIA 8 TON")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>30.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330947", "045")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330954", "071")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330947", "BOMBA DE INCÊNDIO 60 CV ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330954", "DESENTUPIDORA RIDGID KOLLMANN K500 MOTOR GASOLINA")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330948", "046")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330955", "080")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330948", "BOMBA CENTRÍFUGA 20 CV")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330955", "ARMÁRIO PARA ARMAZENAMENTO EM AÇO CARBONO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330951", "055")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330956", "085")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330951", "MISTURADOR EM AÇO INOX 200 L")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330956", "MEDIDOR VOLUMÉTRICO ELETRÔNICO COMBUSTÍVEL GILBARCO 100L/MIN")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330952", "056")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330957", "090")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330952", "MISTURADOR DE HÉLICE COM MOTOR DE 30 CV HP 1100 RPM")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330957", "SERRA DE FITA VERTICAL ARTRAM")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330953", "060")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330958", "095")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330953", "TALHA ELÉTRICA CROÁCIA 8 TON")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330958", "GELADEIRA INDUSTRIAL ")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330954", "071")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330959", "096")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330954", "DESENTUPIDORA RIDGID KOLLMANN K500 MOTOR GASOLINA")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330959", "GELADEIRA INDUSTRIAL MECALOR")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>2.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330955", "080")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330961", "098")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330955", "ARMÁRIO PARA ARMAZENAMENTO EM AÇO CARBONO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330961", "FOGÃO INDUSTRIAL 6 BOCAS - CÓD. 1611")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330956", "085")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330962", "106")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330956", "MEDIDOR VOLUMÉTRICO ELETRÔNICO COMBUSTÍVEL GILBARCO 100L/MIN")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330962", "TIRFOR BERG-STEEL 1600 KG ")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330957", "090")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330963", "117")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330957", "SERRA DE FITA VERTICAL ARTRAM")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330963", "CARRINHO PARA CARREGAR MOTORES")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330958", "095")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330964", "130")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330958", "GELADEIRA INDUSTRIAL ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330964", "PISTÃO HIDRÁULICO (160 X 20CM DIÂMETRO DO ÊMBOLO)")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330959", "096")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330966", "136")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330959", "GELADEIRA INDUSTRIAL MECALOR")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330966", "MESA SUPORTE MÓVEL COM TAMPO EM AÇO INÓX")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>2.500,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330961", "098")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330967", "143")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330961", "FOGÃO INDUSTRIAL 6 BOCAS - CÓD. 1611")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330967", "ESTUFA")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>400,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330960", "103")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330968", "145")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330960", "TIRFOR BERG-STEEL 3200 KG ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330968", "TUBULAÇÃO PARA COIFA COM EXAUSTOR 12'' E 16''")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330962", "106")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330969", "160")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330962", "TIRFOR BERG-STEEL 1600 KG ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330969", "LOTE CORRENTES DE ROLO ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330963", "117")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330971", "165")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330963", "CARRINHO PARA CARREGAR MOTORES")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330971", "MESA ROTATIVA 60CM DE DIÂMETRO")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330964", "130")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330972", "180")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330964", "PISTÃO HIDRÁULICO (160 X 20CM DIÂMETRO DO ÊMBOLO)")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330972", "CABINE PARA JATEAMENTO DE GRANALHA AREIA ")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330965", "135")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330973", "185")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330965", "MESA MÓVEL COM TAMPO EM AÇO INÓX")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330973", "SUPORTE DESBOBINADOR DE PLÁSTICO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>1.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330966", "136")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330974", "189")</f>
       </c>
       <c r="B59" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330966", "MESA SUPORTE MÓVEL COM TAMPO EM AÇO INÓX")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330974", "RODA COMPONENTE 680 X 300 MM; ALTURA ÚTIL 200 MM TRUCK DE TRANSLAÇÃO CARREGADOR DE NAVIO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330967", "143")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330975", "190")</f>
       </c>
       <c r="B60" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330967", "ESTUFA")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330975", "RODA COMPONENTE 680 X 300 MM; ALTURA ÚTIL 200 MM TRUCK DE TRANSLAÇÃO CARREGADOR DE NAVIO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330968", "145")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330976", "192")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330968", "TUBULAÇÃO PARA COIFA COM EXAUSTOR 12'' E 16''")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330976", "EIXO ENGRENADO COM MANCAL E ACOPLAMENTO")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330970", "151")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330977", "193")</f>
       </c>
       <c r="B62" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330970", "MACA HOSPITALAR / EXAME / ESTÉTICA")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330977", "EIXO ENGRENADO COM MANCAL E ACOPLAMENTO")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>200,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330969", "160")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330978", "194")</f>
       </c>
       <c r="B63" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330969", "LOTE CORRENTES DE ROLO ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330978", "TAMBOR PARA CABO DE AÇO GUINCHO APROX: 180 CM")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>2.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330971", "165")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330979", "195")</f>
       </c>
       <c r="B64" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330971", "MESA ROTATIVA 60CM DE DIÂMETRO")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330979", "PISTÃO HIDRÁULICO 90 CM CAMISA 70 CM ÊMBOLO")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330972", "180")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330980", "196")</f>
       </c>
       <c r="B65" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330972", "CABINE PARA JATEAMENTO DE GRANALHA AREIA ")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/330980", "SERRA DE FITA VERTICAL ACERBI")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
-        <is>
-[...222 lines deleted...]
-      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>