--- v0 (2026-06-18)
+++ v1 (2026-08-05)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leilões</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,527 +277,527 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331188", "002")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331188", " 2 ESTRUTURA DESGASTE ELEVADOR DE ARRASTE 50153 CONJUNTO MONTADO; ESTR DESGT EA 50153 MTD CJ - MODELO: CC15; CC17; CC19; CC50;CI12 - (CÓD. 7115564) - LOC. PORTO ALEGRE/RS           ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331190", "006")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331190", " 1 ESTRUTURA DESGASTE ELEVADOR DE ARRASTE 50153 CONJUNTO MONTADO; TAMANHO  2013X3626X14391 - MODELO: CC15; CC17; CC19; CC50; CI12 - (CÓD. 7115563) - LOC. PORTO ALEGRE/RS           ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331191", "007")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331191", " 1 COMANDAR E CONTROLAR AS FUNÇÕES DA USINA DE ASFALTO; TENSÃO SUPERIOR A 1.000V - MODELO: C201 - APV 855 - (CÓD. 2872709) - LOC. PORTO ALEGRE/RS           ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331192", "008")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331192", " 1 FIXAR E POSICIONAR OS ELEMENTOS DE DESGASTE E PROTEÇÃO DA ESTRUTURA DO MISTURADOR; ESTR CH DESGT MA C201 MTD CJ - MODELO: C201 - (CÓD. 2609391) - LOC. PORTO ALEGRE/RS                       ")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331193", "009")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331193", " 1 QUADRO DE FORÇA MONTADO 19P2 -  QUADRO FORÇA MTD UACF ADV 19 - MODELO: CC19 - (CÓD. 7125175) - LOC. PORTO ALEGRE/RS                  ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331194", "011")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331194", "  3 KIT CHICOTE RAP INOVA P2 INOVA - TENSÃO DE 24V - MODELO: CI12 - (CÓD. 2576310) - LOC. PORTO ALEGRE/RS           ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331195", "012")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331195", " 1 PLATAFORMA PARA ACESSO DAS FIBRAS LATERAIS DE PROTEÇÃO DO EQUIPAMENTO - PLAT FIBRAS H_2400 MTD CJ; C101/C202 - (CÓD. 2630089) - LOC. PORTO ALEGRE/RS               ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>14.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331196", "015")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331196", " 1 REFORÇAR E PROTEGER O SILO DO EQUIPAMENTO - ESTR CH DESGT MA C101 MTD CJ; C101 - (CÓD. 2646437) - LOC. PORTO ALEGRE/RS                ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331197", "018")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331197", " 1 TRANSFORMAR ENERGIA ELÉTRICA EM ENERGIA MECÂNICA - MOTOREDT 20CV 1:15,8 60Hz MR; CI12 - (CÓD. 7122254) - LOC. PORTO ALEGRE/RS         ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331198", "019")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331198", " 2 CONJUNTO DE VÁLVULAS UTILIZADAS COMO MODO DE CONTROLAR O FLUXO HIDRAULICO OU PNEUMATICO NO EQUIPAMENTO PAINEL CONTROL PNEUM SILO QUEN - TAMANHO 265X570X600; CB18 - (CÓD. 2400001) - LOC. PORTO ALEGRE/RS    ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331199", "022")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331199", " 2 COMPOSTO POR VÁLVULAS REDUTORAS DE PRESSÃO, VÁLVULAS DIRECIONAIS TENSÃO DE 24V - PAINEL CONTROL PNEUM MIST MTD; CB18 - (CÓD. 2400002) - LOC. PORTO ALEGRE/RS               ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>7.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331200", "026")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331200", " 2 KIT QUADRO DE FORÇA CI.1200  - CI12 - (CÓD. 7125302) - LOC. PORTO ALEGRE/RS            ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331186", "027")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331186", " 2 ITEM É UM TRANSPORTADOR, DE AÇÃO CONTINUA - TS WAM TU Ø219/4200 - TIPO ELICOIDAL - C201/C202 - (CÓD. 2601112) - LOC. PORTO ALEGRE/RS                ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331187", "030")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331187", " 1 MOTOREDT 15CV 1:27,88 &gt;  - CB18 - (CÓD. 7022376) - LOC. PORTO ALEGRE/RS                    ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331189", "038")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331189", " 1 VALVULA PARA TRANSMISSAO DE ENERGIA POR MEIO DE UM FLUIDO MOTOR SOB PRESSAO NUM SISTEMA OLEO HIDRAULICO. - C201/C202 - (CÓD. 2977898)- LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331201", "039")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331201", " 2 ITEM É UM TRANSPORTADOR, DE AÇÃO CONTINUA -  TIPO HELICOIDAL - TS WAM TU 219/933/M 60HZ - CC19 - (CÓD. 7107041) - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331202", "041")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331202", " 1 ESTR. CHAPAS DESGASTE EA 1975&gt; - CC19 - (CÓD. 7106215)- LOC. PORTO ALEGRE/RS          ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331203", "047")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331203", " 1 INTERLIGACAO ELETRICA NA USINA DE ASFALTO - KIT CHIC MOTORES 400-415V/50HZ C201/C202 - (CÓD. 2890355) - LOC. PORTO ALEGRE/RS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>3.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>