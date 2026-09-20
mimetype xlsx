--- v1 (2026-08-05)
+++ v2 (2026-09-20)
@@ -277,51 +277,51 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333153", "12077")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333153", "PLANTADORA DE CANA TMA 2 LINHAS. - FR4445356. - LOC. CAARAPÓ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332636", "34178")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332636", "01 CAIXA DE SOM CS5000, 01 MODULO DE MICROFONE SEM FIO, 01 MICROFONE - LOC. UNIVALEM/ VALPARAISO")</f>
       </c>
@@ -585,51 +585,51 @@
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>13.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333070", "34203")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333070", "05 BOBINAS DE COBRE - LOC.SANTA HELENA ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>25.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333086", "34204")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333086", "02 CONJUTOS DE TROCADOR DE CALOR - LOC. SANTA HELENA  ")</f>
       </c>
@@ -1033,51 +1033,51 @@
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331785", "35565")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331785", "EQUIPAMENTOS LABORATÓRIO (01 CONDUTIVIMETRO, 01 REFRATOMETRO, 01 CORTADOR DE COLONIA, 04 TRD)- LOC. GASA")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>750,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333157", "35575")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333157", "CULTIVADOR CARDEROLI. - PT.341176. - LOC. CAARAPÓ")</f>
       </c>
@@ -1509,51 +1509,51 @@
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332947", "36845")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332947", " PULVERIZADOR HERBICAT.  N/E - LOC. UNIVALEM ")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332890", "36881")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332890", " DOLLY. - FR164794- LOC. JATAI")</f>
       </c>
@@ -2629,51 +2629,51 @@
       <c r="D94" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332948", "37303")</f>
       </c>
       <c r="B95" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332948", " MOTO BOMBA OM 447-A. - FR112903 - LOC. MUNDIAL ")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>45</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>29.500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332640", "37304")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332640", "CAMINHÃO VW/15-180 EURO WORKER; ANO 2010/2010; BRANCA (SEM CÂMBIO - REGULARIZAÇÃO DO MOTOR POR CONTA DO COMPRADOR); OFICINA - FR112254 - LOC. MUNDIAL ")</f>
       </c>
@@ -3329,51 +3329,51 @@
       <c r="D119" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E119" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F119" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332635", "37451")</f>
       </c>
       <c r="B120" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332635", "ITENS DIVERSOS: IMPRESSORA HP, CAIXA DE SOM AMPLIFICADA, RACK DE PAREDE E OUTROS  - (VEJA DESCRITIVO DE ITENS) - LOC. BARRA-IGARAÇÚ")</f>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D120" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E120" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F120" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332110", "37476")</f>
       </c>
       <c r="B121" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332110", " 01 COMPRESSOR. - LOC. BOM RETIRO ")</f>
       </c>
@@ -3749,51 +3749,51 @@
       <c r="D134" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E134" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F134" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332772", "37605")</f>
       </c>
       <c r="B135" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332772", "LOTE DE TUBOS,MATERIAL AÇO CARBONO, TUBOS DE 12 METROS ESPESSURA 3/16, DIÂMETRO 1 POLEGADA 1/2. - LOC. SANTA HELENA  ")</f>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D135" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E135" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F135" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332113", "37607")</f>
       </c>
       <c r="B136" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332113", "ROTOR/EXAUSTOR, APLICAÇÃO CALDEIRA 68 TONELADAS . - LOC. SANTA HELENA  ")</f>
       </c>
@@ -4113,51 +4113,51 @@
       <c r="D147" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E147" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F147" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332779", "37685")</f>
       </c>
       <c r="B148" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332779", "TRANSFORMADORES APROX. 20 UNIDADES - PAT.086499/338628/208283 - LOC. SANTA HELENA")</f>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D148" s="4" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="E148" s="5" t="inlineStr">
         <is>
           <t>465.000,00</t>
         </is>
       </c>
       <c r="F148" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332621", "37709")</f>
       </c>
       <c r="B149" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332621", " DISTRIBUIDORA DE TORTA ANTONIOSI; ANO 2018. - S/FR - LOC. SANTA CÂNDIDA")</f>
       </c>
@@ -4365,51 +4365,51 @@
       <c r="D156" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E156" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F156" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332966", "37717")</f>
       </c>
       <c r="B157" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332966", " APROX. 30 MOTORES WEG -  LOC. UNIVALEM ")</f>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E157" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332971", "37718")</f>
       </c>
       <c r="B158" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332971", "MOTOR WEG TRIFÁSICO 250CV/3575RPM - LOC. UNIVALEM ")</f>
       </c>
@@ -5065,51 +5065,51 @@
       <c r="D181" s="4" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="E181" s="5" t="inlineStr">
         <is>
           <t>40.800,00</t>
         </is>
       </c>
       <c r="F181" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332884", "37763")</f>
       </c>
       <c r="B182" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332884", "BORRACHA DE ESTEIRA SUCATEADA  - APROX. 2 TON. (VENDA POR KILO)  - LOC. JATAI")</f>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D182" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E182" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F182" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332887", "37764")</f>
       </c>
       <c r="B183" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332887", "VEJA O VÍDEO!!! CAMINHÃO VW/26.280 CRM 6X4; ANO 2013/2014; BRANCA. - FR163190. - (IMP. MUNCK) - LOC. JATAI")</f>
       </c>
@@ -5681,51 +5681,51 @@
       <c r="D203" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E203" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F203" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332597", "38030")</f>
       </c>
       <c r="B204" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332597", "CAMINHÃO FORD F12000; ANO 1999/1999; BRANCA + IMPLEMENTO MUNCK MICHELETO (CARROCERIA DIVERGENTE REGULARIZAÇÃO POR CONTA DO COMPRADOR). - FR11001114. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D204" s="4" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="E204" s="5" t="inlineStr">
         <is>
           <t>64.000,00</t>
         </is>
       </c>
       <c r="F204" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332601", "38031")</f>
       </c>
       <c r="B205" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332601", " APROX.193 PEÇAS AUTOMOTIVAS DIVERSAS - (VEJA DESCRITIVO DE ITENS). - N/A. - LOC. VALE DO ROSÁRIO ")</f>
       </c>
@@ -5737,51 +5737,51 @@
       <c r="D205" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E205" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F205" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332602", "38032")</f>
       </c>
       <c r="B206" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332602", " TRANSBORDO SANTA IZABEL TRIDEM 13T; ANO 2013. - FR11003689. - LOC. VALE DO ROSÁRIO")</f>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D206" s="4" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E206" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F206" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332599", "38033")</f>
       </c>
       <c r="B207" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332599", " TRANSBORDO SANTA IZABEL TRIDEM 13T; ANO 2013. - FR11003679. - LOC. VALE DO ROSÁRIO ")</f>
       </c>