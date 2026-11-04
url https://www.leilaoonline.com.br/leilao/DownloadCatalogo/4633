--- v2 (2026-09-20)
+++ v3 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F227"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -1285,51 +1285,51 @@
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333052", "36353")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333052", "TRATOR JOHN DEERE 7225 J 4X4 - ANO 2016 - FR115709 - LOC. SANTA CÂNDIDA")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>94.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332965", "36711")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332965", " 01 EIXO DE MOENDA,CAMISA MOENDA - LOC. MUNDIAL ")</f>
       </c>
@@ -2293,51 +2293,51 @@
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332961", "37225")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332961", "02 VOLANDEIRAS, 01 PINHÃO - APROX. 15 TON. (VENDA POR KG) - LOC. MUNDIAL ")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>16.500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332960", "37226")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332960", "CASTELO DE MOENDA  - APROX. 12 TON. (VENDA POR KG) - LOC. MUNDIAL ")</f>
       </c>
@@ -2545,51 +2545,51 @@
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332861", "37280")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332861", " PEÇAS DE REPOSIÇÃO EQUIPAMENTOS AGRICOLA - LOC. JATAI ")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>8.000,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332860", "37281")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332860", " PEÇAS DE REPOSIÇÃO EQUIPAMENTOS AGRÍCOLAS COLHEDORAS - LOC. JATAI ")</f>
       </c>
@@ -4589,51 +4589,51 @@
       <c r="D164" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E164" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F164" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332974", "37725")</f>
       </c>
       <c r="B165" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332974", " APROX. 4.500 TIJOLOS - LOC. DESTIVALE ")</f>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Vendido</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D165" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E165" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F165" s="4" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332874", "37747")</f>
       </c>
       <c r="B166" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332874", " GRADE TERRACEADOR - FR165241 - LOC. JATAI")</f>
       </c>