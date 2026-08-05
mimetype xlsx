--- v0 (2026-06-18)
+++ v1 (2026-08-05)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leilões</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,336 +277,336 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331431", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331431", "CARRETA SEMI-REBOQUE RODOLINEA SRCAG 3E; ANO 2012/2012; CINZA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>31.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331429", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331429", "TRATOR NEW HOLLAND TM 150; ANO 2003 - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>68.750,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331432", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331432", "veja o vídeo!! JAN PULVERIZADORA COM ESTEIRA DE BORRACHA PV JAN 2500; ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331433", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331433", "veja o vídeo!! TRATOR PULVERIZADOR MAC SPRAY 2500; ANO 1992 - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>60.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1750.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331434", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331434", "ROLO OPERACIONAL CG11 DYNAPAC - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>10.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331435", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331435", "DISTRIBUIDOR DE CALCÁRIO STARA 10.000KG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>7.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331436", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331436", "COLHEDEIRA AMENDOIM DOUBLE MASTER 2; ANO 2003")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331437", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331437", "COLHEDEIRA AMENDOIM DOUBLE MASTER 2; ANO 2002")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>6.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331438", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331438", "JOGO C/ 04 RODAS E 04 PNEUS PARA MÁQUINA PULVERIZADORA, SENDO 02 PNEUS DA MARCA MICHELIN; MEDIDA 320/90R50")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331439", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331439", "LOTE C/ 03 PNEUS, SENDO 02 DA MARCA CONTINENTAL; MEDIDA 380/90R46 - SEMI-NOVOS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331440", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331440", "02 PNEUS MARCA MICHELIN; MEDIDA 320/90R50")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>