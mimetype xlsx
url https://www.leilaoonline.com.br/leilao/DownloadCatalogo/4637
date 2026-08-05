--- v0 (2026-06-18)
+++ v1 (2026-08-05)
@@ -142,69 +142,69 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F35"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Rossi leilões</t>
+          <t>Leilão online</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,710 +277,738 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331403", "1130")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331403", "VEJA VÍDEO!!! CAMINHÃO M.BENZ/L 1620; ANO 1996/1997; VERDE. - ITEM 11. - (SEM GUINDAUTO - IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG ")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>53</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>104.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331400", "1131")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331400", "VEJA VÍDEO!!! CAMINHÃO VW/13.180 EURO3 WORKER; ANO 2010/2010; BRANCA. - ITEM 2. - (GUINDAUTO GVT 12 TON.) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>82</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>129.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331402", "1132")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331402", " VEJA VÍDEO!!! CAMINHÃO VW/13.180 EURO3 WORKER; ANO 2010/2010; BRANCA. - ITEM 3. - (CESTA AÉREA DUPLA 13M) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>79</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>142.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331405", "1134")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331405", "VEJA VÍDEO!!! HYUNDA/HR HDB; ANO 2013/2014; BRANCA. - ITEM 18. - (MOTOR FUNDIDO); (IMPLEMENTO NÃO FAZ PARTE DO LOTE). - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>20.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331404", "1135")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331404", " HYUNDAI/HR HDB; ANO 2013/2014; BRANCA. - ITEM 17. - (MOTOR FUNDIDO) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331406", "1136")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331406", "VEJA VÍDEO!!! CAMINHÃO VW/5.140E DELIVERY; ANO 2011/2012; BRANCA. - ITEM 1; (CESTA AÉREA SIMPLES 10 MTS) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>73.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331401", "1137")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331401", " CAMINHÃO VW/8.150E DELIVERY; ANO 2009/2010; BRANCA; ITEM 5; (IMPLEMENTO NÃO FAZ PARTE DO LOTE). - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>53</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>77.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331407", "1138")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331407", " VEJA VÍDEO!!! CAMINHÃO VW/8.150E DELIVERY; ANO 2009/2010; BRANCA; - ITEM 4. - (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>74.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331408", "1139")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331408", " VEJA VÍDEO!!! CAMINHÃO VW/8.150E DELIVERY; ANO 2010/2010; BRANCA; ITEM 6; (IMPLEMENTO NÃO FAZ PARTE DO LOTE). - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>43</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>69.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331409", "1140")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331409", " VEJA VÍDEO!!! CAMINHÃO M.BENZ/L 1418 R; ANO 2001/2001; BRANCA. - ITEM 9. - (GUINDAUTO MADAL 12 TON.) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>50</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>117.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331411", "1141")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331411", "VEJA VÍDEO!!!  IVECO/DAILY 35S14HDCS; ANO 2016/2017; BRANCA. - ITEM 13. - (CESTA AEREA 10M) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>58</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>97.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331410", "1142")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331410", " VEJA VÍDEO!!!  IVECO/DAILY 35S14HDCS; ANO 2011/2011; BRANCA - ITEM 26 - (CARROCERIA METÁLICA) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>45.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331412", "1143")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331412", " I/KIA UK2500 HD SC; ANO 2014/2015; BRANCA. - ITEM 16. - (MOTOR FUNDIDO) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>14.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331414", "1144")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331414", " I/KIA UK2500 HD SC; ANO 2014/2015; BRANCA. - ITEM 15. - (MOTOR FUNDIDO) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>13.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331415", "1145")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331415", " I/KIA UK2500 HD SC; ANO 2014/2015; BRANCA. - ITEM 22. - (NÃO FUNCIONA) (CARROCERIA E IMPLEMENTO NÃO FAZEM PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331413", "1146")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331413", " IVECO/DAILY 35S14HDCS; ANO 2011/2011; BRANCA. - ITEM 25. - (CARROCERIA METÁLICA) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331416", "1147")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331416", " I/TOYOTA HILLUX CS4X4CHAS; ANO 2013/2013; BRANCA. - ITEM 19. - (MOTOR FUNDIDO) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>31.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331417", "1148")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331417", " I/KIA UK2500 HD SC; ANO 2013/2013; BRANCA. - ITEM 21. - (MOTOR FUNDIDO) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>10.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331420", "1149")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331420", " I/KIA UK2500 HD SC; ANO 2013/2013; BRANCA. - ITEM 20. - (MOTOR FUNDIDO) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331419", "1150")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331419", "VEJA VÍDEO!!! CAMINHÃO VW/13.180 EURO3 WORKER; ANO 2006/2006; BRANCA. - ITEM 7. - ( GUINDAUTO IMAP 9 TON) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>76</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>117.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331418", "1151")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331418", "VEJA VÍDEO!!! CAMINHÃO M.BENZ/L 1418 R; ANO 2000/2000; BRANCA. - ITEM 10. - (GUINDAUTO IMAP 12 TON ) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>68</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>41.000,00</t>
+          <t>107.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331421", "1152")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331421", "VEJA VÍDEO!!! CAMINHÃO FORD/CARGO 1317 E; ANO 2005/2005; BRANCA. - ITEM 8. - (GUINDAUTO MADAL 10 TON) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>62</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>101.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331423", "1153")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331423", " I/KIA UK2500 HD SC; ANO 2014/2015; BRANCA. - ITEM 14. - (MÉDIA MONTA) (IMPLEMENTO NÃO FAZ PARTE DO LOTE) - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>24.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331422", "1154")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/331422", " CAMINHÃO GM/CHEVROLET 14000; ANO 1991/1991; BRANCA; ITEM 12; (IMPLEMENTO NÃO FAZ PARTE DO LOTE). - LOC. CONTAGEM/MG")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>29.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="5" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332055", "1155")</f>
+      </c>
+      <c r="B35" s="4" t="s">
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332055", "CAMINHONETE HYUNDAI HR HDB - ANO 2015/2016 - ITEM 25 - BRANCA - (NÃO FUNCIONA) - (CARROCERIA METÁLICA/ ESCADA GIR.) - LOC. ALAGOINHAS/ BA")</f>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t>Vendido</t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E35" s="5" t="inlineStr">
+        <is>
+          <t>21.000,00</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>