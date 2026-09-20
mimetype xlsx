--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -305,61 +305,61 @@
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>31.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332749", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332749", "TRATOR NEW HOLLAND TM 150; ANO 2003 - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Não vendido</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>58.750,00</t>
+          <t>90.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332751", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332751", "veja o vídeo!! JAN PULVERIZADORA COM ESTEIRA DE BORRACHA PV JAN 2500; ANO 2008 - FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
@@ -417,51 +417,51 @@
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332754", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332754", "DISTRIBUIDOR DE CALCÁRIO STARA 10.000KG")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>10.750,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332755", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332755", "COLHEDEIRA AMENDOIM DOUBLE MASTER 2; ANO 2003")</f>
       </c>
@@ -473,135 +473,135 @@
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332756", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332756", "COLHEDEIRA AMENDOIM DOUBLE MASTER 2; ANO 2002")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>17.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332757", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332757", "JOGO C/ 04 RODAS E 04 PNEUS PARA MÁQUINA PULVERIZADORA, SENDO 02 PNEUS DA MARCA MICHELIN; MEDIDA 320/90R50")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>13.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332758", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332758", "LOTE C/ 03 PNEUS, SENDO 02 DA MARCA CONTINENTAL; MEDIDA 380/90R46 - SEMI-NOVOS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332758", "LOTE C/ 03 PNEUS, SENDO 02 PNEUS ALLIANCE E 01 PNEU CONTINENTAL; MEDIDA 380/90R46 - SEMI-NOVOS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332759", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/332759", "02 PNEUS MARCA MICHELIN; MEDIDA 320/90R50")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>