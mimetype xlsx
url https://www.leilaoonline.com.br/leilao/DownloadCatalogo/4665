--- v0 (2026-07-26)
+++ v1 (2026-09-20)
@@ -277,947 +277,947 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333060", "002")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333060", "REATOR BATEDOR AÇO INÓX 1/2 CANA 1000 LITROS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>22.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333061", "004")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333061", "VARREDEIRA DE PISO DIRIGÍVEL TENNANT GÁS GLP - NO ESTADO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333058", "006")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333058", "MOTOR 60 CV E UNIDADE COMPRESSOR PARAFUSO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333062", "009")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333062", "MOTOR ELÉTRICO 50 CV")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333055", "011")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333055", "EMPILHADEIRA YALE 3.000KG; 3 TON; 4 METROS; C/ GNV - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333056", "013")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333056", "MISTURADOR TIPO V; EM AÇO INÓX; 600 LITROS ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>18.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333057", "014")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333057", "MISTURADOR; EM AÇO INÓX E AÇO CARBONO; MOTOR 4 WEG 40CV ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333059", "015")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333059", "MÁQUINA LANÇADORA DE BOLAS DE VÔLEI; GLOBUS WINSHOT 1500")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333063", "017")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333063", "CHILLER GELADEIRA MECALOR 75000 KCAL ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333064", "019")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333064", "CABEÇOTE DE ESPALMADEIRA PVC FACA SOBRE CILINDRO")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333065", "021")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333065", "LIXADEIRA DE CINTA INDUSTRIAL LEO 7000MM")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333066", "022")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333066", "LIXADEIRA DE CINTA INDUSTRIAL SICAR LS 2600 6400MM")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333067", "023")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333067", "TREFILA PARA FIO DE COBRE")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333068", "024")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333068", "FORNO DUPLO PARA FUNDIÇÃO")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333069", "025")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333069", "SERRA CIRCULAR ROBUSTA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333071", "026")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333071", "MOTOR DIESEL YANMAR")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.500,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333072", "034")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333072", "POLITRIZ REBEL MOTOR INDEPENDENTE 3 VELOCIDADES ")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333073", "035")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333073", "POLITRIZ REBEL 7,5CV")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333074", "038")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333074", "GARRA SUCATEIRA")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333075", "039")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333075", "COMPRESSOR CENTAC INGERSOLL-RAND C10M2")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333077", "044")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333077", "MÁQUINA DE OXICORTE MCPE 2500 WHITE MARTINS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333076", "045")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333076", "COMPRESSOR DE PARAFUSO INGERSOLL RAND ANO 2012 100CV")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>17.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333078", "046")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333078", "ESMERIL DE CHICOTE MOTOR 7,5CV")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333079", "048")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333079", "LOTE COM TRANSFORMADORES")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>2.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333080", "049")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333080", "MÁQUINA PARA RESFRIAMENTO DE ÁGUA")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>650,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333081", "051")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333081", "APROX. 50 ROLOS CARRETÉIS DE ALMUNÍNIO PARA FIO DE COBRE")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333082", "052")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333082", "COMPRESSOR DE REFRIGERAÇÃO SABROE")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>1.200,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333083", "053")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333083", "UNIDADE ATLAS COPCO GA 160")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333084", "054")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333084", "CARRINHO PARA FERRAMENTAS OFICINA MECÂNICA ")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333085", "055")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333085", "ENGATE DE CARRETA")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>600,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333088", "056")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333088", "DESBOBINADOR COM INVERSOR DE FREQUÊNCIA 1200MM COMP. X 1000MM DIAM. ")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>4.500,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333089", "057")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333089", "TALHA ELÉTRICA CROÁCIA 8 TON. 40CV COM PAINEL")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333087", "110")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333087", "TANQUE VIRADOR EM AÇO INÓX")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>