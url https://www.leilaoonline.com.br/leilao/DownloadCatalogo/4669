--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -277,219 +277,219 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333385", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333385", "veja o vídeo!! CAMINHÃO TRATOR DAF/XF FTT 530 HR; ANO 2024/2024; COR BRANCA; COMB. DIESEL - FUNC. - IPVA 2026 OK - FIPE APROX. R$ 695.600,00")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>35</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>180.000,00</t>
+          <t>370.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>5000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333242", "003")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333242", "CAMINHÃO VW/17.280 CONSTELLATION; ANO 2014/2015; DIESEL; AUTOMÁTICO; 3 EIXOS (TRUCKADO EQUIVALENTE AO 24.280) - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>33</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>110.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333246", "006")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333246", "veja o vídeo!! HYUNDAI/HR HDB; 2020/2021; BRANCA; DIESEL - FUNCIONANDO - IPVA 2026 OK")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>45.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333243", "010")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333243", "CAMINHÃO FORD/F4000; ANO 1977/1977; COR AZUL; COMB. DIESEL; C/ PRANCHA - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>25.000,00</t>
+          <t>26.250,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334078", "016")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334078", "veja o vídeo!! CAMINHÃO M. BENZ/ L 1620; ANO 2007/2008; COR BRANCA; COMB. DIESEL – FUNCIONANDO – IPVA 2026 OK ")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>102.500,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333244", "021")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333244", "CAMINHÃO FORD/CARGO 2425; ANO 1998/1998; COMB. DIESEL - PLACA FINAL 3")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>44.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333245", "050")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333245", "CAMINHÃO VOLVO/NH12380 4X2T; 2002/2003; COR BRANCA; COMB. DIESEL - SUCATA SEM DIREITO A DOCUMENTAÇÃO")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>