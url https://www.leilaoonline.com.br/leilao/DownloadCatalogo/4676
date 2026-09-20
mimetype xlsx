--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -191,51 +191,51 @@
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>FORD RANGER - FIAT DOBLO - IVECO - LS MTRON - SAVEIRO</t>
+          <t>2 RANGER 22/23 - 6 TRATORES LS P80 - TRATOR NH TL75 - 2 DOBLO 20/21 - POLO - VOYAGE - IVECO - SAVEIRO - CG FAN</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>25/08/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
@@ -277,537 +277,537 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333619", "1382")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333619", "TRATOR LS MTRON P80 - TRA2052 - ANO 2017 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>36.000,00</t>
+          <t>42.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333609", "1383")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333609", "HONDA CG 125 I FAN - ANO 2017/2017 - VERMELHA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>3.000,00</t>
+          <t>4.400,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333608", "1384")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333608", "VEJA O VÍDEO!!! FORD RANGER XL CD4 2.2C - ANO: 2022/2023 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>54.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333552", "1385")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333552", "FORD RANGER XL CD4 2.2C - ANO 2022/2023 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>54.000,00</t>
+          <t>64.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333614", "1386")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333614", "CHEVROLET MONTANA LS2 - ANO 2017/2018 - BRANCA -  LOC. MATÃO/SP")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>15.600,00</t>
+          <t>17.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333616", "1387")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333616", "VW NOVA SAVEIRO RB MBVS - ANO 2019/2019 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>21.600,00</t>
+          <t>23.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333612", "1388")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333612", "VW POLO MB - ANO 2023/2023 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>18.000,00</t>
+          <t>29.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333613", "1389")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333613", "VW VOYAGE 1.6L MB5 - ANO 2021/2022 - BRANCA  - LOC. MATÃO/SP")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>12.000,00</t>
+          <t>11.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333615", "1390")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333615", "VW NOVA SAVEIRO RB MBVS - ANO 2017/2017 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>19.800,00</t>
+          <t>17.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333610", "1391")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333610", "FIAT DOBLO ESSENCE 7L E - ANO 2020/2021 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>22.800,00</t>
+          <t>25.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333611", "1392")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333611", "FIAT DOBLO ESSENCE 7L E - ANO 2020/2021 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>22.800,00</t>
+          <t>24.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333551", "1393")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333551", "IVECO DAILY AUTOMAR AMB - ANO 2012/2013 - BRANCA - LOC. MATÃO/SP")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>40</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>24.000,00</t>
+          <t>66.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333682", "1394")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333682", "TRATOR NEW HOLLAND TL 75 - TRA2070 - ANO 2012 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>24.000,00</t>
+          <t>48.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333617", "1395")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333617", "TRATOR LS MTRON U80 - TRA2075 - ANO 2020 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>29</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>42.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333618", "1396")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333618", "TRATOR LS MTRON P80 - TRA2058 - ANO 2017 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>36.000,00</t>
+          <t>42.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333679", "1397")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333679", "TRATOR LS MTRON P80 - TRA2053 - ANO 2017 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>36.000,00</t>
+          <t>47.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333681", "1398")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333681", "TRATOR LS MTRON P80 - TRA2059 - ANO 2017 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>36.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333680", "1399")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333680", "TRATOR LS MTRON P80 - TRA2054 - ANO 2017 - LOC. MATÃO/SP")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>36.000,00</t>
+          <t>39.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 