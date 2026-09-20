--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -277,219 +277,219 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333670", "005")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333670", "veja o vídeo!! VW/GOL GTS; 1993/1994; VERMELHA; ALCOOL - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>15.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333671", "010")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333671", "veja o vídeo!! IMP/GM CORSA GLS WD; 1998/1999; PRETA; GASOLINA; C/ SUSPENSÃO A AR - FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>59</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>19.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333672", "015")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333672", "veja o vídeo!! VW/FUSCA 1300; 1980/1980; BEGE; GASOLINA - FUNCIONANDO - PLACA PRETA")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>80</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>24.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333683", "020")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333683", "veja o vídeo!! GM/ASTRA SEDAN CD; 2002/2003; PRATA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>17.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333673", "025")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333673", "IMP/SUZUKI VITARA; 1993/1994; CINZA; GASOLINA - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>10.000,00</t>
+          <t>15.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333685", "030")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333685", "BMW K1200 LT; ANO 2002 - FUNCIONANDO - APROX. 79.350KM")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>15.000,00</t>
+          <t>23.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333684", "040")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/333684", "IMP/VW GOLF GLX 2.0 MI; 1997/1997; VERMELHA; GASOLINA - SEM MOTOR")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>