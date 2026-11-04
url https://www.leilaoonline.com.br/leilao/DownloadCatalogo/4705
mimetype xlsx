--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -142,116 +142,116 @@
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F118"/>
+  <dimension ref="A1:F103"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>Leilão</t>
         </is>
       </c>
       <c r="B6" s="4" t="inlineStr">
         <is>
-          <t>AGUARDANDO</t>
+          <t>20 TRATORES - 11 CAMINHÕES - 5 COLHEDORAS CASE A8810 - 28 TRANSBORDOS</t>
         </is>
       </c>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="3" t="inlineStr">
         <is>
           <t>Data</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
-          <t>31/12/1969 21:00</t>
+          <t>19/11/2026 11:30</t>
         </is>
       </c>
       <c r="C7" s="4"/>
       <c r="D7" s="4"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="3" t="inlineStr">
         <is>
           <t>Leiloeiro</t>
         </is>
       </c>
       <c r="B8" s="4" t="inlineStr">
         <is>
           <t>Eduardo Jordao Boyadjian</t>
         </is>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4"/>
       <c r="E8" s="4"/>
       <c r="F8" s="4"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1"/>
@@ -270,3069 +270,2649 @@
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335112", "1268")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335133", "1295")</f>
       </c>
       <c r="B11" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335112", "02 ANTENAS GPS AGRES- 6 AO 340/(11/12) - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335133", "COLHEDORA CASE A8810; ANO 2018. - FR2004152. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335118", "1269")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335149", "1296")</f>
       </c>
       <c r="B12" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335118", "12 ANTENAS GNSS A625 TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335149", "COLHEDORA CASE A8810; ANO 2019. - FR2004155. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>130.000,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335119", "1270")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335140", "1297")</f>
       </c>
       <c r="B13" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335119", "09 ANTENAS GNSS A625 TRIMBLE - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335140", "COLHEDORA CASE A8810; ANO 2018. - FR2004146. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335116", "1271")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335151", "1298")</f>
       </c>
       <c r="B14" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335116", "10 ANTENAS GNSS A625 TRIMBLE - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335151", "COLHEDORA CASE A8810; ANO 2018. - FR2004143. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335121", "1272")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335142", "1299")</f>
       </c>
       <c r="B15" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335121", "04 MONITORES 750 TRIMBLE CFX- LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335142", "COLHEDORA CASE A8810; ANO 2018. - FR2004139. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>120.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335122", "1273")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337810", "1300")</f>
       </c>
       <c r="B16" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335122", "04 MONITORES 750 TRIMBLE CFX- LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337810", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003357. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335120", "1274")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335141", "1301")</f>
       </c>
       <c r="B17" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335120", "03 MONITORES 750 TRIMBLE CFX- LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335141", "TRATOR JOHN DEERE 7215 J; ANO 2019. - FR2003406. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>110.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335123", "1275")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337811", "1302")</f>
       </c>
       <c r="B18" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335123", "04 MONITORES 750 TRIMBLE CFX - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337811", "TRATOR PNEUS 7200 J; ANO 2017. - FR2003365. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>102.500,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335117", "1276")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337812", "1303")</f>
       </c>
       <c r="B19" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335117", "04 MONITORES TRIMBLE FMX - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337812", "TRATOR PNEUS 7200 J; ANO 2017. - FR2003360. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335115", "1277")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337813", "1304")</f>
       </c>
       <c r="B20" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335115", "04 MONITORES TRIMBLE FMX - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337813", "TRATOR JOHN DEERE 7200J; ANO 2017. - FR02003359. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335113", "1278")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335146", "1305")</f>
       </c>
       <c r="B21" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335113", "04 MONITORES TRIMBLE FMX  - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335146", "TRATOR JOHN DEERE 6110J; ANO 2014. - FR2007071. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>35.000,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335124", "1279")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335154", "1306")</f>
       </c>
       <c r="B22" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335124", "05 MONITORES TRIMBLE FMX - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335154", " TRATOR JOHN DEERE 7195 J; ANO 2016. - FR2003283. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335114", "1280")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335144", "1307")</f>
       </c>
       <c r="B23" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335114", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335144", "TRATOR JOHN DEERE 8345 R; ANO 2019. - FR2003417. -  LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>160.000,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335125", "1281")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335155", "1308")</f>
       </c>
       <c r="B24" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335125", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335155", " TRATOR JOHN DEERE  7195 J; ANO 2016. - FR2003321. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>82.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335126", "1282")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337814", "1309")</f>
       </c>
       <c r="B25" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335126", "04 MONITORES JOHN DEERE 65-3- LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337814", "TRATOR PNEUS 7210 J; ANO 2016. - FR2003334. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335127", "1283")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337815", "1310")</f>
       </c>
       <c r="B26" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335127", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337815", "TRATOR PNEUS 7215 J; ANO 2019. - FR2003400. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>110.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335130", "1284")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337816", "1311")</f>
       </c>
       <c r="B27" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335130", "05 PEÇAS REPETITORA TRIMBLE TDL 450X - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337816", "TRATOR PNEUS 7230 J; ANO 2020. - FR2003423. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>122.500,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335128", "1285")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335173", "1312")</f>
       </c>
       <c r="B28" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335128", "BASE RTK TRIMBLE SP461 BEACON/450- LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335173", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003370. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335131", "1286")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335147", "1313")</f>
       </c>
       <c r="B29" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335131", "05 PEÇAS REPETIDORA HTDL- 450X; L-SATEL;SATELYNO EASYPRO - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335147", " TRATOR JOHN DEERE 7195J; ANO 2014. - FR02003180. - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>65.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335129", "1287")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337817", "1314")</f>
       </c>
       <c r="B30" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335129", "03 PEÇAS REPETIDORA TRIMBLE HPB-450-  LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337817", "TRATOR JOHN DEERE; ANO 2017. - FR02003366. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335136", "1288")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337818", "1315")</f>
       </c>
       <c r="B31" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335136", "03 PEÇAS ANTENA ZEPHYR GEDETIC - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/337818", "TRATOR JOHN DEERE 7200J; ANO 2017. - FR02003358. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335132", "1289")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335177", "1316")</f>
       </c>
       <c r="B32" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335132", " 04 CABO DE ALIMENTAÇÃO REPETIDORA TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335177", "TRATOR JOHN DEERE 7195J; ANO 2016. - FR02003298. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335138", "1290")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335158", "1317")</f>
       </c>
       <c r="B33" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335138", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335158", "TRATOR JOHN DEERE 7195J; ANO 2016. - FR02003299. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335134", "1291")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335174", "1318")</f>
       </c>
       <c r="B34" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335134", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335174", "TRATOR JOHN DEERE 7200 J; ANO 2019. - FR2003396. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>110.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335139", "1292")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335175", "1320")</f>
       </c>
       <c r="B35" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335139", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335175", " CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA; (TRANSBORDO). - FR02002167. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335135", "1293")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335179", "1322")</f>
       </c>
       <c r="B36" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335135", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335179", " CAMINHÃO VW/ 31.320 CNC 6X4; (BORRACHEIRO); ANO 2009/2009; BRANCA. - SEM VARÃO CÂMBIO. - FR02002035. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335137", "1294")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335161", "1323")</f>
       </c>
       <c r="B37" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335137", "02 PEÇAS NAV II; 01 PEÇA NAVE III - TRIMBLE - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335161", " CAMINHÃO VW/ 31.320 CNC 6X4; (BAZUCA); ANO 2007/2007; BRANCA. - FR02002022. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>500,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335133", "1295")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335180", "1324")</f>
       </c>
       <c r="B38" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335133", "COLHEDORA CASE A8810; ANO 2018. - FR2004152. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335180", "CAMINHÃO M.BENZ/ ATRON 2729 6X4; ANO 2016/2016; BRANCA; (CALDA PRONTA). - FR02002609. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>120.000,00</t>
+          <t>100.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335149", "1296")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335163", "1325")</f>
       </c>
       <c r="B39" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335149", "COLHEDORA CASE A8810; ANO 2019. - FR2004155. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335163", "CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA;(TRANSBORDO). - FR02002173. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>130.000,00</t>
+          <t>72.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335140", "1297")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335178", "1326")</f>
       </c>
       <c r="B40" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335140", "COLHEDORA CASE A8810; ANO 2018. - FR2004146. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335178", "CAMINHÃO FORD/ F-4000 4X4P; (APOIO); ANO 2018/2019; BRANCA. - FR02001441. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>120.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335151", "1298")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335162", "1327")</f>
       </c>
       <c r="B41" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335151", "COLHEDORA CASE A8810; ANO 2018. - FR2004143. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335162", "CAMINHÃO FORD/ F-4000 4X4P; (APOIO); ANO 2018/2019; BRANCA. - FR02001436. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>120.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335142", "1299")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335184", "1328")</f>
       </c>
       <c r="B42" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335142", "COLHEDORA CASE A8810; ANO 2018. - FR2004139. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335184", "CAMINHÃO FORD/ F-4000 4X4 P; (APOIO); ANO 2018/2019; BRANCA. - FR02001435. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>120.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335152", "1300")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335164", "1329")</f>
       </c>
       <c r="B43" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335152", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003357. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335164", "CAMINHÃO M.BENZ/ATRON 2729 6X4; ANO 2016/2016; BRANCA; (TRANSBORDO). - FR02002611. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>100.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335141", "1301")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335189", "1334")</f>
       </c>
       <c r="B44" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335141", "TRATOR JOHN DEERE 7215 J; ANO 2019. - FR2003406. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335189", "TRATOR JOHN DEERE 7210 J; ANO 2016. - FR2003332. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>80.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335153", "1302")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335166", "1335")</f>
       </c>
       <c r="B45" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335153", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003365. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335166", "TRANSBORDO ARRASTO TESTON PT 22000; ANO 2018. - FR02010938. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335143", "1303")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335192", "1338")</f>
       </c>
       <c r="B46" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335143", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003360. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335192", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010803. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335150", "1304")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335171", "1339")</f>
       </c>
       <c r="B47" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335150", "TRATOR JOHN DEERE 7200J; ANO 2017. - FR02003359. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335171", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010824. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335146", "1305")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335193", "1340")</f>
       </c>
       <c r="B48" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335146", "TRATOR JOHN DEERE 6110J; ANO 2014. - FR2007071. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335193", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010812. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>35.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335154", "1306")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335169", "1341")</f>
       </c>
       <c r="B49" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335154", " TRATOR JOHN DEERE 7195 J; ANO 2016. - FR2003283. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335169", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010294. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335144", "1307")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335190", "1342")</f>
       </c>
       <c r="B50" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335144", "TRATOR JOHN DEERE 8345 R; ANO 2019. - FR2003417. -  LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335190", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010805. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>150.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335155", "1308")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335196", "1344")</f>
       </c>
       <c r="B51" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335155", " TRATOR JOHN DEERE  7195 J; ANO 2016. - FR2003321. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335196", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010228. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335145", "1309")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335194", "1346")</f>
       </c>
       <c r="B52" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335145", "TRATOR JOHN DEERE 7210 J; ANO 2016. - FR2003334. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335194", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010809. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335156", "1310")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335182", "1347")</f>
       </c>
       <c r="B53" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335156", " TRATOR JOHN DEERE 7215 J; ANO 2019. - FR2003400. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335182", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010242. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335148", "1311")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335195", "1348")</f>
       </c>
       <c r="B54" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335148", "TRATOR JOHN DEERE 7230 J; ANO 2020. - FR2003423. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335195", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010856. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
-          <t>120.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335173", "1312")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335183", "1349")</f>
       </c>
       <c r="B55" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335173", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR2003370. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335183", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010297. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335147", "1313")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335197", "1350")</f>
       </c>
       <c r="B56" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335147", " TRATOR JOHN DEERE 7195J; ANO 2014. - FR02003180. - LOC. IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335197", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010255. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E56" s="5" t="inlineStr">
         <is>
-          <t>65.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335176", "1314")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335199", "1352")</f>
       </c>
       <c r="B57" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335176", "TRATOR JOHN DEERE 7200 J; ANO 2017. - FR02003366. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335199", " TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010281. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335157", "1315")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335187", "1353")</f>
       </c>
       <c r="B58" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335157", "TRATOR JOHN DEERE 7200J; ANO 2017. - FR02003358. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335187", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010286. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335177", "1316")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335198", "1354")</f>
       </c>
       <c r="B59" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335177", "TRATOR JOHN DEERE 7195J; ANO 2016. - FR02003298. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335198", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010849. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335158", "1317")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335200", "1355")</f>
       </c>
       <c r="B60" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335158", "TRATOR JOHN DEERE 7195J; ANO 2016. - FR02003299. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335200", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010752. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335174", "1318")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335208", "1356")</f>
       </c>
       <c r="B61" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335174", "TRATOR JOHN DEERE 7200 J; ANO 2019. - FR2003396. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335208", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010860. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
-          <t>110.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335159", "1319")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335188", "1357")</f>
       </c>
       <c r="B62" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335159", " CAMINHÃO VOLVO/ VM 330 6X4R; (BOMBEIRO); ANO 2012/2013; BRANCA. - FR02002112. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335188", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010797. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335175", "1320")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335211", "1358")</f>
       </c>
       <c r="B63" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335175", " CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA; (TRANSBORDO). - FR02002167. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335211", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010774. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D63" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E63" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335160", "1321")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335201", "1359")</f>
       </c>
       <c r="B64" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335160", "CAMINHÃO VOLVO/VM 220 4X2R; ANO 2012/2013; BRANCA; (OFICINA). - FR02002127. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335201", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010791. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335179", "1322")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335212", "1360")</f>
       </c>
       <c r="B65" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335179", " CAMINHÃO VW/ 31.320 CNC 6X4; (BORRACHEIRO); ANO 2009/2009; BRANCA. - SEM VARÃO CÂMBIO. - FR02002035. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335212", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010853. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>7.000,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335161", "1323")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335202", "1361")</f>
       </c>
       <c r="B66" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335161", " CAMINHÃO VW/ 31.320 CNC 6X4; (BAZUCA); ANO 2007/2007; BRANCA. - FR02002022. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335202", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010245. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E66" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335180", "1324")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335213", "1362")</f>
       </c>
       <c r="B67" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335180", "CAMINHÃO M.BENZ/ ATRON 2729 6X4; ANO 2016/2016; BRANCA; (CALDA PRONTA). - FR02002609. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335213", "TRANSBORDO ARRASTO TESTON PT 22000; ANO 2018. - FR02010920. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D67" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E67" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F67" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335163", "1325")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335203", "1363")</f>
       </c>
       <c r="B68" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335163", "CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA;(TRANSBORDO). - FR02002173. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335203", "TRANSBORDO ARRASTO TESTON PT 22000; ANO 2018. - FR02010926. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D68" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E68" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>20.000,00</t>
         </is>
       </c>
       <c r="F68" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335178", "1326")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335216", "1364")</f>
       </c>
       <c r="B69" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335178", "CAMINHÃO FORD/ F-4000 4X4P; (APOIO); ANO 2018/2019; BRANCA. - FR02001441. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335216", " CAMINHÃO VOLVO/VM 270 6X4R; ANO 2012/2013; BRANCA; (COMBOIO). - FR02002098. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D69" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>70.000,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335162", "1327")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335204", "1365")</f>
       </c>
       <c r="B70" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335162", "CAMINHÃO FORD/ F-4000 4X4P; (APOIO); ANO 2018/2019; BRANCA. - FR02001436. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335204", " PLANTADORA DE CANA PICADA DMB; ANO 2017. - FR2009048. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>13.000,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335184", "1328")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335215", "1371")</f>
       </c>
       <c r="B71" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335184", "CAMINHÃO FORD/ F-4000 4X4 P; (APOIO); ANO 2018/2019; BRANCA. - FR02001435. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335215", "CARREGADEIRA VALTRA BM 85; ANO 2006. - FR02011001. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D71" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E71" s="5" t="inlineStr">
         <is>
-          <t>50.000,00</t>
+          <t>41.000,00</t>
         </is>
       </c>
       <c r="F71" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335164", "1329")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335205", "1373")</f>
       </c>
       <c r="B72" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335164", "CAMINHÃO M.BENZ/ATRON 2729 6X4; ANO 2016/2016; BRANCA; (TRANSBORDO). - FR02002611. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335205", "CAMINHÃO VOLVO/ FM 480 6X4T; (APOIO); ANO 2008/2008; BRANCA. - FR02002202. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D72" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E72" s="5" t="inlineStr">
         <is>
-          <t>100.000,00</t>
+          <t>50.000,00</t>
         </is>
       </c>
       <c r="F72" s="4" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335181", "1330")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335218", "1376")</f>
       </c>
       <c r="B73" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335181", "CAMINHÃO M.BENZ/ ATRON 2729 6X4; (BOMBEIRO); ANO 2013/2013; BRANCA. - FR02002139. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335218", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010266. - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D73" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E73" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>5.000,00</t>
         </is>
       </c>
       <c r="F73" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335165", "1331")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335207", "1377")</f>
       </c>
       <c r="B74" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335165", "CAMINHÃO VOLVO/VM 330 6X4R; ANO 2014/2015; BRANCA; (TRANSBORDO). - FR02002172. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335207", " TRANSBORDO ANTONIOSI ATA 12000; ANO 2014 - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D74" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E74" s="5" t="inlineStr">
         <is>
-          <t>70.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F74" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335186", "1332")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335217", "1378")</f>
       </c>
       <c r="B75" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335186", "CAMINHÃO M.BENZ/ ATRON 2729 6X4; (BOMBEIRO); ANO 2013/2013; BRANCA. - CAMBIO ESTOURADO. - FR02002141. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335217", "TRANSBORDO ANTONIOSO ATA 12000; ANO 2013 - FR02010349 - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D75" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E75" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F75" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335167", "1333")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335210", "1379")</f>
       </c>
       <c r="B76" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335167", "CAMINHÃO VW/31.320 CNC 6X4; (BORRACHEIRO); ANO 2008/2008; BRANCA. - MOTOR FUNDIDO,SEM VARÃO CÂMBIO. - FR02002061. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335210", " TRANSBORDO ATA 12000; ANO 2012 - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D76" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E76" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>4.000,00</t>
         </is>
       </c>
       <c r="F76" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335189", "1334")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335112", "11268")</f>
       </c>
       <c r="B77" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335189", "TRATOR JOHN DEERE 7210 J; ANO 2016. - FR2003332. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335112", "02 ANTENAS GPS AGRES- 6 AO 340/(11/12) - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D77" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E77" s="5" t="inlineStr">
         <is>
-          <t>80.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F77" s="4" t="inlineStr">
         <is>
-          <t>2500.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335166", "1335")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335118", "11269")</f>
       </c>
       <c r="B78" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335166", "TRANSBORDO ARRASTO TESTON PT 22000; ANO 2018. - FR02010938. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335118", "12 ANTENAS GNSS A625 TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D78" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335191", "1336")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335119", "11270")</f>
       </c>
       <c r="B79" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335191", "TRANSBORDO ARRASTO TESTON PT 22000; ANO 2018. - FR2010935. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335119", "09 ANTENAS GNSS A625 TRIMBLE - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335168", "1337")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335116", "11271")</f>
       </c>
       <c r="B80" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335168", "TRANSBORDO ARRASTO ANTONIOSI ATA 21500; ANO 2016. - FR2010359. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335116", "10 ANTENAS GNSS A625 TRIMBLE - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335192", "1338")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335121", "11272")</f>
       </c>
       <c r="B81" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335192", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010803. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335121", "04 MONITORES 750 TRIMBLE CFX- LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>1.100,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335171", "1339")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335122", "11273")</f>
       </c>
       <c r="B82" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335171", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010824. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335122", "04 MONITORES 750 TRIMBLE CFX- LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>1.100,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335193", "1340")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335120", "11274")</f>
       </c>
       <c r="B83" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335193", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010812. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335120", "03 MONITORES 750 TRIMBLE CFX- LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D83" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335169", "1341")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335123", "11275")</f>
       </c>
       <c r="B84" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335169", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010294. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335123", "04 MONITORES 750 TRIMBLE CFX - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.500,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335190", "1342")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335117", "11276")</f>
       </c>
       <c r="B85" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335190", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010805. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335117", "04 MONITORES TRIMBLE FMX - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>1.100,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335170", "1343")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335115", "11277")</f>
       </c>
       <c r="B86" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335170", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010793. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335115", "04 MONITORES TRIMBLE FMX - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>700,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335196", "1344")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335113", "11278")</f>
       </c>
       <c r="B87" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335196", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010228. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335113", "04 MONITORES TRIMBLE FMX  - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335172", "1345")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335124", "11279")</f>
       </c>
       <c r="B88" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335172", " TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010282. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335124", "05 MONITORES TRIMBLE FMX - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>1.300,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335194", "1346")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335114", "11280")</f>
       </c>
       <c r="B89" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335194", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010809. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335114", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D89" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>4.100,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335182", "1347")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335125", "11281")</f>
       </c>
       <c r="B90" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335182", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010242. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335125", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>3.700,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335195", "1348")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335126", "11282")</f>
       </c>
       <c r="B91" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335195", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010856. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335126", "04 MONITORES JOHN DEERE 65-3- LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335183", "1349")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335127", "11283")</f>
       </c>
       <c r="B92" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335183", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010297. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335127", "04 MONITORES JOHN DEERE 65-3 - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>4.200,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335197", "1350")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335130", "11284")</f>
       </c>
       <c r="B93" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335197", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2009. - FR2010255. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335130", "05 PEÇAS REPETITORA TRIMBLE TDL 450X - LOC.IVINHEMA/MS")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335185", "1351")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335128", "11285")</f>
       </c>
       <c r="B94" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335185", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010840. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335128", "BASE RTK TRIMBLE SP461 BEACON/450- LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D94" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E94" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F94" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335199", "1352")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335131", "11286")</f>
       </c>
       <c r="B95" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335199", " TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010281. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335131", "05 PEÇAS REPETIDORA HTDL- 450X; L-SATEL;SATELYNO EASYPRO - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335187", "1353")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335129", "11287")</f>
       </c>
       <c r="B96" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335187", "TRANSBORDO ARRASTO ANTONIOSI ATA 4000; ANO 2010. - FR2010286. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335129", "03 PEÇAS REPETIDORA TRIMBLE HPB-450-  LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
-          <t>5.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335198", "1354")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335136", "11288")</f>
       </c>
       <c r="B97" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335198", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010849. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335136", "03 PEÇAS ANTENA ZEPHYR GEDETIC - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335200", "1355")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335132", "11289")</f>
       </c>
       <c r="B98" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335200", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010752. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335132", " 04 CABO DE ALIMENTAÇÃO REPETIDORA TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335208", "1356")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335138", "11290")</f>
       </c>
       <c r="B99" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335208", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010860. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335138", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335188", "1357")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335134", "11291")</f>
       </c>
       <c r="B100" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335188", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010797. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335134", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335211", "1358")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335139", "11292")</f>
       </c>
       <c r="B101" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335211", "TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010774. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335139", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335201", "1359")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335135", "11293")</f>
       </c>
       <c r="B102" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335201", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2012. - FR2010791. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335135", "04 PEÇAS NAV CONTROLLER II - TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335212", "1360")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335137", "11294")</f>
       </c>
       <c r="B103" s="4" t="s">
-        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335212", " TRANSBORDO ARRASTO ANTONIOSI ATA 10500; ANO 2013. - FR2010853. - LOC.IVINHEMA/MS")</f>
+        <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335137", "02 PEÇAS NAV II; 01 PEÇA NAVE III - TRIMBLE - LOC. IVINHEMA/MS")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
           <t>Aguardando</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
-          <t>7.000,00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
-          <t>1000.00</t>
-[...419 lines deleted...]
-          <t>1000.00</t>
+          <t>200.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>