--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -389,79 +389,79 @@
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>57.000,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334883", "1001")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334883", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2007 - (VEJA CHECK LIST) - RITM1063536 - 10105 - PC - LOC. FORMOSA DO RIO PRETO/BA")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>81.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334884", "1002")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334884", " COLHEITADEIRA DE GRÃOS JOHN DEERE 9750 - ANO 2008 - (VEJA CHECK LIST) - RITM1069355 - 10107 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334889", "1003")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334889", " COLHEITADEIRA DE GRÃOS JOHN DEERE 1550 - ANO 2002 - (VEJA CHECK LIST) - RITM0866965 - 60382 - PR - LOC. SAPEZAL/MT")</f>
       </c>
@@ -669,79 +669,79 @@
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>9.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334896", "1011")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334896", " ENFARDADEIRA JOHN DEERE 560M - ANO 2024 - (VEJA CHECK LIST) - RITM0894175 - 21139 -PI - LOC. JABORANDI/BA")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>120.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334897", "1012")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334897", " PÁ CARREGADEIRA CASE W20E - ANO 2012 - (VEJA CHECK LIST) - RITM0968136 - 180108 - PY - LOC. SÃO DESIDÉRIO/BA")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>153.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334898", "1013")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334898", " KIT QUEIMADOR FORNALHA CAVAQUEIRA IMTAB ICF-70 - ANO 2023 - (VEJA CHECK LIST) - RITM0694883 - 203400000000 - PE - LOC. BALSAS/MA")</f>
       </c>
@@ -837,79 +837,79 @@
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334902", "1017")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334902", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZAO SR 3000 - ANO 2021 - (VEJA CHECK LIST) - RITM1085556 - 200061 - PF - LOC. NOVA MUTUM/MT")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334904", "1018")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334904", " ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR3000 - ANO 2021 - (VEJA CHECK LIST) - RITM0154038 - 150610 - PO - LOC. QUERÊNCIA/MT")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>12.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>2500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334907", "1019")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334907", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDÃO ALTA VAZÃO SR 3000 - ANO 2012 - (VEJA CHECK LIST) - RITM0853251 - 120447 - PU - LOC. SANTA FILOMENA/PI")</f>
       </c>
@@ -921,79 +921,79 @@
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334903", "1020")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334903", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 174 - ANO 2021 - (VEJA CHECK LIST) - RITM0924024 - 21140 - PL - LOC. COSTA RICA/MS")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334908", "1021")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334908", "ABASTECEDOR DE FERTILIZANTES E SEMENTES INW CANUDO SR 143 - ANO 2020 - (VEJA CHECK LIST) - RITM0924250 - 21116 - PL - LOC. COSTA RICA/MS")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>10.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334909", "1022")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/334909", "SISTEMA DE PULVERIZAÇÃO COM 72 SENSORES WEEDSEEKER. - ANO 2020 - RITM0591272 - 202200000152 - PL - LOC. COSTA RICA/MS")</f>
       </c>