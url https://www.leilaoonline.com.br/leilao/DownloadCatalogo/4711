--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F103"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,191 +277,191 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335029", "001")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335029", "CARRETA PARA TRANSPORTE DE PLATAFORMA")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>7.250,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335030", "002")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335030", "DISTRIBUIDOR STARA HÉRCULES 10000 INÓX; ANO 2017; PESO: 3.807KG; CAP. DE CARGA: 5M³ - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>52.700,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335031", "003")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335031", "ADUBADORA / DISTRIBUIDOR AGRÍCOLA; MARCA JMI; MODELO JM5050-TD - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
           <t>5.750,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335032", "004")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335032", "TRATOR COM ADAPTAÇÃO PARA EMPILHADEIRA; CONFIG.: 4X2 - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES.")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>22.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335033", "005")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335033", "CARROCERIA GRANELEIRA; MARCA: IMAVI; MODELO: TP 6518 AC; ESTR. DESTINADA AO TRANSP. DE GRÃOS - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>19.050,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335034", "006")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335034", "TRATOR MARCA: VALMET; MODELO/TIPO: 980; TRAÇÃO: 4X4; MOTOR TURBO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>42.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335035", "007")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335035", "CALDEIRA INDUSTRIAL; MARCA: ATA; MODELO: MP-810; ANO 1994; FLAMOTUBULAR - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
       </c>
@@ -473,499 +473,499 @@
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335036", "008")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335036", "BRITADOR DE MANDÍBULA MARCA PLANG MODELO 9026; EQUIP. COM MOTOR WEG - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>60</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>35.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335037", "009")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335037", "PLANTADEIRA MARCA VALTRA; ANO 2023; CONF.: 10 LINHAS - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>23.750,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335038", "010")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335038", "FLUTUANTE; DIMENSÕES: 8,00 M X 5,20 M; BASE EM FIBRA; CAP. APROX. PARA 25 PESSOAS")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>30.000,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335039", "011")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335039", "PÁ CARREGADEIRA VOLVO COM MOTOR - DESMONTADA")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335040", "012")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335040", "REBOQUE DE ABASTECIMENTO MARCA BOMBAS ANDRADE; CAP. 5.000 LITROS; DATA DE FAB.: 15/06/2007")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>9.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335041", "013")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335041", "LOTE COM APROX. 30 UNIDADES DE ESTRUTURAS E COMPONENTES METÁLICOS DESTINADOS A CARREGADORES FRONTAIS E/OU IMPL. DE TRATORES")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
           <t>18.850,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335042", "014")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335042", "veja o vídeo!! GERADOR 150 KVA CABINADO E SILENCIADO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>55.840,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335043", "015")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335043", "GERADOR 500 KVA CABINADO; MOTOR CUMMINS NTA855; GABINETE BRUSHLESS; TENSÃO TRIFÁSICO 220V/380V (CORRENTE ATÉ 800A) - FUNCIONANDO")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>80.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335044", "016")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335044", "ESCAVADEIRA HIDRÁULICA MARCA CATERPILLAR MODELO 320DL; ANO 2017; CABINE FECHADA - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>209</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>143.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335045", "017")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335045", "UNIDADE PARCIALMENTE DESMONTADA DE ESCAVADEIRA SOBRE ESTEIRAS; CABINE PRESENTE; MOTOR INSTALADO")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335046", "018")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335046", "PÁ CARREGADEIRA MARCA HYUNDAI MODELO HL770-7A; ANO 2011 - EQUIP. FUNCIONANDO, FALTANDO APENAS O DIFERENCIAL")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>10.500,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335047", "019")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335047", "BRITADOR DE MANDÍBULA MARCA TELSMITH; MODELO / MEDIDA: 100/60 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>150.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335048", "020")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335048", "TRATOR AGRÍCOLA MARCA MASSEY FERGUSON MODELO MF 5709; ANO 2018/2019 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>87.050,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335049", "021")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335049", "BATE-ESTACA SOBRE ESTEIRAS MARCA XUZHOU MODELO JZU60; ANO 2012 - EQUIP. FUNCIONANDO - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
           <t>5.400,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335050", "022")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335050", "GRADE ARADORA; MARCA BALDAN; MODELO CRI; 24 DISCOS RECORTADOS DE 28 POL.; ANO 2020; CONTROLE REMOTO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
           <t>18.250,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335051", "023")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335051", "SUBSOLADOR / ESCARIFICADOR MARCA STARA; MODELO FOX 11H; ANO 2020; 11 HASTES; PESO: 3.820KG - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
           <t>39.500,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335052", "024")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335052", "CONJUNTO MOTOBOMBA; MARCA KSB; MODELO WKL 80/5; ANO DE FABR. 1979 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335053", "025")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335053", "TRITURADOR / MOINHO FORRAGEIRO ESTACIONÁRIO PARA FORRAGENS E MATERIAIS AGRÍCOLAS")</f>
       </c>
@@ -1005,51 +1005,51 @@
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335055", "027")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335055", "SEMEADORA - ADUBADEIRA MARCA CASE IH; MODELO 3215 EASY RISER - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>63.500,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335056", "028")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335056", "PLANTADEIRA / SEMEADORA - ADUBADORA MARCA SEMEATO; MODELO MASTER 13/15; 13 LINHAS; SISTEMA DE PLANTIO DIRETO - EQUIP. FUNCIONANDO")</f>
       </c>
@@ -1061,303 +1061,303 @@
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335057", "029")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335057", "PULVERIZADOR AUTOPROPELIDO; MARCA STARA; MODELO GLADIATOR; ANO 2012; SISTEMA HIDROSTÁTICO 4X4 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
           <t>109</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
           <t>59.250,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335058", "030")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335058", "TRATOR VALTRA / VALMET MODELO 1680; TRAÇÃO 4X4 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
           <t>161</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
           <t>62.300,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335059", "031")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335059", "TRATOR AGRÍCOLA MARCA VALTRA; MODELO BM110; TRAÇÃO 4X4 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>60.200,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335060", "032")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335060", "TRATOR AGRÍCOLA MARCA CASE IH; MODELO MXM 165; TRATOR CABINADO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>83.050,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335061", "033")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335061", "ROTATIVA / ENXADA ROTATIVA AGRÍCOLA PARA PREPARO DO SOLO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
           <t>8.150,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335062", "034")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335062", "PLANTADEIRA; MARCA JUMIL; MODELO JM 2400; ANO 2005; 5 LINHAS; SISTEMA PNEUMÁTICO A VÁCUO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335063", "035")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335063", "TRINCHA AGRÍCOLA MARCA HM AGRO; MODELO SOBERANO 3300 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
           <t>11.250,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335064", "036")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335064", "DISTRIBUIDOR MINAME DE ADUBO E CALCÁRIO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335065", "037")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335065", "SEMEADEIRA - ADUBADORA MARCA PLANTI CENTER; MODELO SFR 27.000; 27 LINHAS PANTOGRÁFICAS EXTRA PESADAS - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335066", "038")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335066", "PULVERIZADOR MARCA JACTO; MODELO ADVANCE VORTEX; BARRAS DE PULVERIZAÇÃO COM 18 METROS - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
           <t>13.450,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335067", "039")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335067", "GRADE ARADORA MARCA BALDAN; GRADE DE ARRASTO COM DISCOS RECORTADOS - EQUIP. FUNCIONANDO")</f>
       </c>
@@ -1369,51 +1369,51 @@
       <c r="D49" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335068", "040")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335068", "SUBSOLADOR / ESCARIFICADOR MARCA STARA; MODELO ASA LASER; 5 HASTES - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>14.050,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335069", "041")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335069", "ARADO DE AIVECAS; 4 CORPOS; ESTRUTURA REFORÇADA; RODADO PARA TRANSPORTE E CONTROLE DE PROFUNDIDADE - EQUIP. FUNCIONANDO")</f>
       </c>
@@ -1453,107 +1453,107 @@
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335071", "043")</f>
       </c>
       <c r="B53" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335071", "BRITADOR CÔNICO MARCA RENCO; MOTOR ELÉTRICO DE 200 KVA; ESTR. METÁLICA DE SUSTENTAÇÃO INCLUSA - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E53" s="5" t="inlineStr">
         <is>
           <t>70.000,00</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335072", "044")</f>
       </c>
       <c r="B54" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335072", "BOMBA DE IRRIGAÇÃO 2 ESTÁGIOS; DIÂMETRO DE 6 POL.; MOTOR DE 175 CV; ROTAÇÃO 1.785 RPM - EQUIP. PAROU FUNCIONANDO")</f>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="E54" s="5" t="inlineStr">
         <is>
           <t>26.600,00</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335073", "045")</f>
       </c>
       <c r="B55" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335073", "TURBINA PARA GERAÇÃO DE ENERGIA; ACOMPANHA GERADOR; EQUIP. COM CHAVE CONTROLADORA DE ENERGIA")</f>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E55" s="5" t="inlineStr">
         <is>
           <t>2.500,00</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335074", "046")</f>
       </c>
       <c r="B56" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335074", "LOTE C/ 3 DISJUNTORES INDUSTRIAIS - FUNCIONANDO - MAIS INFO. NAS IMAGENS")</f>
       </c>
@@ -1593,163 +1593,163 @@
       <c r="D57" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E57" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335076", "048")</f>
       </c>
       <c r="B58" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335076", "veja o vídeo!! PÁ CARREGADEIRA MARCA CATERPILLAR; MODELO 938G; ANO 2002; ARTICULADA COM CONCHA FRONTAL; CABINE FECHADA - MÁQ. FUNCIONANDO")</f>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
           <t>53</t>
         </is>
       </c>
       <c r="E58" s="5" t="inlineStr">
         <is>
           <t>36.450,00</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335077", "049")</f>
       </c>
       <c r="B59" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335077", "PULVERIZADOR AUTOPROPELIDO MARCA CASE IH; MODELO PATRIOT 350 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
           <t>140</t>
         </is>
       </c>
       <c r="E59" s="5" t="inlineStr">
         <is>
           <t>44.200,00</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335078", "050")</f>
       </c>
       <c r="B60" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335078", "veja o vídeo!! PÁ CARREGADEIRA MARCA SEM MODELO 638; ANO 2016; MOTOR 6BT5.9-C125 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
           <t>118</t>
         </is>
       </c>
       <c r="E60" s="5" t="inlineStr">
         <is>
           <t>181.000,00</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335079", "051")</f>
       </c>
       <c r="B61" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335079", "MISTURADOR EQUIPADO C/ MOTOR ELÉTRICO E REDUTOR; 1,50M DE LARG.")</f>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="E61" s="5" t="inlineStr">
         <is>
           <t>6.500,00</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335080", "052")</f>
       </c>
       <c r="B62" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335080", "ENGENHO DE MOER CANA MARCA PIEROTTI; EQUIP. COM REDUTOR; MONTADO SOBRE CARRETA")</f>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E62" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335081", "053")</f>
       </c>
       <c r="B63" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335081", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
       </c>
@@ -1789,51 +1789,51 @@
       <c r="D64" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E64" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335083", "055")</f>
       </c>
       <c r="B65" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335083", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E65" s="5" t="inlineStr">
         <is>
           <t>3.750,00</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335084", "056")</f>
       </c>
       <c r="B66" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335084", "CARRETA AGRÍCOLA PARA TRANSPORTE; CAP. INDICADA: 3.000KG")</f>
       </c>
@@ -1929,51 +1929,51 @@
       <c r="D69" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E69" s="5" t="inlineStr">
         <is>
           <t>3.500,00</t>
         </is>
       </c>
       <c r="F69" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335088", "061")</f>
       </c>
       <c r="B70" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335088", "CARRETA DE ARRASTO PARA TRANSPORTE DE MÁQUINAS; MARCA KUHN MODELO CTM 8000")</f>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D70" s="4" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="E70" s="5" t="inlineStr">
         <is>
           <t>15.200,00</t>
         </is>
       </c>
       <c r="F70" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335089", "064")</f>
       </c>
       <c r="B71" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335089", "PULVERIZADOR AGRÍCOLA MARCA STARA; CAP. 500L")</f>
       </c>
@@ -2181,135 +2181,135 @@
       <c r="D78" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E78" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F78" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335098", "076")</f>
       </c>
       <c r="B79" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335098", "TORNO MECÂNICO CONVENCIONAL; MARCA IMOR/ROMI; MODELO IMOR-520 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D79" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E79" s="5" t="inlineStr">
         <is>
           <t>26.950,00</t>
         </is>
       </c>
       <c r="F79" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336102", "077")</f>
       </c>
       <c r="B80" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336102", "TORNO MECÂNICO CONVENCIONAL ROMI; LINHA IMOR; MODELO IMOR-520 - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D80" s="4" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="E80" s="5" t="inlineStr">
         <is>
           <t>30.250,00</t>
         </is>
       </c>
       <c r="F80" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335107", "078")</f>
       </c>
       <c r="B81" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335107", "FRESADORA FERRAMENTEIRA VERTICAL; MARCA MANROD; MODELO MR-9400VC; ANO 2025; ALIMENTAÇÃO 220/380V; TRIFÁSICA; C/ INDICADOR DIGITAL NOS EIXOS X, Y E Z - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D81" s="4" t="inlineStr">
         <is>
           <t>259</t>
         </is>
       </c>
       <c r="E81" s="5" t="inlineStr">
         <is>
           <t>81.750,00</t>
         </is>
       </c>
       <c r="F81" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336103", "079")</f>
       </c>
       <c r="B82" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336103", "TORNO MECÂNICO CONVENCIONAL ROMI/IMOR; MODELO IMOR-520; C/ PLACA DE 3 CASTANHAS, TORRE PORTA-FERRAMENTAS E CONTRAPONTO - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D82" s="4" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="E82" s="5" t="inlineStr">
         <is>
           <t>28.250,00</t>
         </is>
       </c>
       <c r="F82" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335108", "080")</f>
       </c>
       <c r="B83" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335108", "BOCA COLHEDEIRA DE 6 LINHAS")</f>
       </c>
@@ -2321,163 +2321,163 @@
       <c r="D83" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E83" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F83" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335104", "081")</f>
       </c>
       <c r="B84" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335104", "LOTE C/ APROX. 40 TON. DE CORDOALHA USADO; DIÂMETRO APROX. 19 MM")</f>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D84" s="4" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="E84" s="5" t="inlineStr">
         <is>
           <t>12.000,00</t>
         </is>
       </c>
       <c r="F84" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335105", "082")</f>
       </c>
       <c r="B85" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335105", "LOTE C/ 4 UNIDADES DE MARTELETES ROMPEORES HIDRÁULICOS PARA ESCAVADEIRA; MARCA OU INSCRIÇÃO APARENTE: MX")</f>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D85" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E85" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F85" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335109", "083")</f>
       </c>
       <c r="B86" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335109", "veja o vídeo!! LOTE C/ APROX. 53 BOMBAS SUBMERSÍVEIS ELÉTRICAS PARA DRENAGEM; MARCA SULZER; MODELO MINI 70GT - MAIS INFO. NAS ESPECIFICAÇÕES")</f>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D86" s="4" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="E86" s="5" t="inlineStr">
         <is>
           <t>7.550,00</t>
         </is>
       </c>
       <c r="F86" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335110", "084")</f>
       </c>
       <c r="B87" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335110", "TORNO MECÂNICO DE BANCADA MARCA MANROD; MODELO MR-334, 220V; 1.100W; ANO 2024 - EQUIP. FUNCIONANDO, SEM USO")</f>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Vendido</t>
         </is>
       </c>
       <c r="D87" s="4" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="E87" s="5" t="inlineStr">
         <is>
           <t>11.850,00</t>
         </is>
       </c>
       <c r="F87" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335607", "085")</f>
       </c>
       <c r="B88" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335607", "CAMINHÃO FORD/CARGO 2626; ANO 2003/2003; COR BRANCA; COMB. DIESEL; C/ 2 CAÇAMBAS SEMI NOVAS E 1 PRANCHA - FUNCIONANDO")</f>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D88" s="4" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="E88" s="5" t="inlineStr">
         <is>
           <t>205.000,00</t>
         </is>
       </c>
       <c r="F88" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335608", "086")</f>
       </c>
       <c r="B89" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335608", "GUINCHO DE ARRASTO - FUNCIONANDO")</f>
       </c>
@@ -2489,135 +2489,135 @@
       <c r="D89" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E89" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F89" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335609", "087")</f>
       </c>
       <c r="B90" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335609", "GRADE DE ARRASTO DE 18 DISCOS DE 28 POLEGADAS")</f>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D90" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E90" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F90" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335610", "088")</f>
       </c>
       <c r="B91" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335610", "ROÇADEIRA DE DOIS CORTES MARCA INRODA")</f>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E91" s="5" t="inlineStr">
         <is>
           <t>12.750,00</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335611", "089")</f>
       </c>
       <c r="B92" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335611", "veja o vídeo!! COLHEDEIRA MARCA CASE FILIPADA; ANO 2011 30 PÉS - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D92" s="4" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="E92" s="5" t="inlineStr">
         <is>
           <t>110.250,00</t>
         </is>
       </c>
       <c r="F92" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335806", "090")</f>
       </c>
       <c r="B93" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335806", "COLHEDEIRA BALÃO CASE IH; MODELO 2388; LINHA AXIAL FLOW; VERSÃO EXTREME - FUNCIONANDO")</f>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D93" s="4" t="inlineStr">
         <is>
           <t>52</t>
         </is>
       </c>
       <c r="E93" s="5" t="inlineStr">
         <is>
           <t>83.750,00</t>
         </is>
       </c>
       <c r="F93" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335807", "091")</f>
       </c>
       <c r="B94" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335807", "PEÇAS DE ROTULADORA DE AÇO INÓX - PREÇO POR KG")</f>
       </c>
@@ -2657,191 +2657,191 @@
       <c r="D95" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E95" s="5" t="inlineStr">
         <is>
           <t>5.000,00</t>
         </is>
       </c>
       <c r="F95" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336104", "093")</f>
       </c>
       <c r="B96" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336104", "LOTE C/ APROX.  7 TON. / 130 TUBOS PARA PERFURAÇÃO DE POÇOS ARTESIANOS; TAMANHO VARIA DE 2,30 A 4 METROS; POSSUI APROX. 3 POL./4POL. NA BOCA DE EMENDA")</f>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D96" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E96" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F96" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336105", "094")</f>
       </c>
       <c r="B97" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/336105", "CAMINHÃO I/M. BENZ 311CDISTREETC; ANO 2014/2014; COR BRANCA; COMB. DIESEL - MOTOR DESMONTADO")</f>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D97" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E97" s="5" t="inlineStr">
         <is>
           <t>30.250,00</t>
         </is>
       </c>
       <c r="F97" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335106", "1000")</f>
       </c>
       <c r="B98" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335106", "veja o vídeo!! PÁ CARREGADEIRA MARCA HYUNDAI MODELO HL770-7A - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D98" s="4" t="inlineStr">
         <is>
           <t>152</t>
         </is>
       </c>
       <c r="E98" s="5" t="inlineStr">
         <is>
           <t>66.000,00</t>
         </is>
       </c>
       <c r="F98" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335099", "1001")</f>
       </c>
       <c r="B99" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335099", "CALANDRA DE 1.60M DE COMPRIMENTO; EIXOS DE 10 POLEGADAS; DOBRA CHAPA ATÉ 1 E 1/4")</f>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D99" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E99" s="5" t="inlineStr">
         <is>
           <t>50.250,00</t>
         </is>
       </c>
       <c r="F99" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335100", "1002")</f>
       </c>
       <c r="B100" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335100", "BRITADOR CÔNICO MARCA FAÇO 120F C/ MOTOR ")</f>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D100" s="4" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="E100" s="5" t="inlineStr">
         <is>
           <t>84.500,00</t>
         </is>
       </c>
       <c r="F100" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335101", "1003")</f>
       </c>
       <c r="B101" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335101", "GUINCHO PARÁ 40 TON.; MARCA VILLARES - EQUIP. FUNCIONANDO")</f>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D101" s="4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="E101" s="5" t="inlineStr">
         <is>
           <t>100.300,00</t>
         </is>
       </c>
       <c r="F101" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335102", "1004")</f>
       </c>
       <c r="B102" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335102", "GUINCHO DE ELEVAÇÃO PARA ELÉTRICA DE ALTA TENSÃO")</f>
       </c>
@@ -2853,51 +2853,51 @@
       <c r="D102" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E102" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F102" s="4" t="inlineStr">
         <is>
           <t>250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335103", "1005")</f>
       </c>
       <c r="B103" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335103", "GERADOR DE ENERGIA GÁS NATURAL DE 110KVA")</f>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D103" s="4" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="E103" s="5" t="inlineStr">
         <is>
           <t>8.150,00</t>
         </is>
       </c>
       <c r="F103" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>