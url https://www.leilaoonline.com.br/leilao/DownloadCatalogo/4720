--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,79 +277,79 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335438", "005")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335438", "TRATOR NEW HOLLAND 5630; COMANDO DUPLO; CABINE AGRO LEITE; PESO NAS RODAS TRASEIRAS; DUAL POWER - FUNCIONANDO")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>36.500,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335441", "010")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335441", "TRATOR 8 BR; SEM PLAQUETA DE IDENT.")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
           <t>7.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335439", "015")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335439", "TRATOR FORD 4600; ANO 1978 - FUNCIONANDO")</f>
       </c>
@@ -389,79 +389,79 @@
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335434", "025")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335434", "TRATOR MASSEY FERGUSON 4275; ANO 2016; 4X4 - FUNCIONANDO")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>65.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335440", "030")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335440", "EMPILHADEIRA CLARK; C/ MOTOR OPALA; À GÁS; CAP. 1250KG - FUNCIONANDO")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
           <t>19.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335437", "035")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335437", "veja o vídeo!! PÁ CARREGADEIRA LONKING; MODELO CDM856E; ANO 2012 - EQUIP. OPERACIONAL")</f>
       </c>
@@ -501,51 +501,51 @@
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>31.250,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335436", "040")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335436", "veja o vídeo!! GRUPO GERADOR COM MOTOR CUMMINS - FUNCIONANDO")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
           <t>139.850,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335442", "045")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335442", "BAÚ DE ALUMÍNIO PARA TRANSPORTE DE PINTINHO; 8M DE COMPRIMENTO X 2,50M DE ALTURA; C/ VENTILADOR")</f>
       </c>
@@ -725,51 +725,51 @@
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335851", "2012")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335851", "LOTE COM MOTORES ELÉTRICOS HP DIVERSOS")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Venda condicional</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335449", "2013")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335449", "LOTE COM 04 UNIDADES DE BOMBAS D'ÁGUA - DIVERSOS MODELOS")</f>
       </c>