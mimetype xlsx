--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -160,51 +160,51 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:F52"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>Leilão online</t>
+          <t>Leilão Online.com.br</t>
         </is>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
@@ -277,1199 +277,1199 @@
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>Lances</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Lance atual</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr">
         <is>
           <t>Inc. mínimo</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335809", "1501")</f>
       </c>
       <c r="B11" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335809", " SUCATA CARRETEL DE IRRIGAÇÃO IRRIGABRASIL 140 GSV; ANO 2004. - REF.1501/55961 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C11" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335811", "1502")</f>
       </c>
       <c r="B12" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335811", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1502/992189 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C12" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>1.500,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335810", "1503")</f>
       </c>
       <c r="B13" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335810", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1503/50467 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C13" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335812", "1504")</f>
       </c>
       <c r="B14" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335812", " SUCATA DE COLHEDORA DE CANA CASE A8800;(INCENDIADA) - ANO 2018. - REF.1504/54028 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C14" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>5.500,00</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335815", "1505")</f>
       </c>
       <c r="B15" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335815", " SUCATA DE COLHEDORA DE CANA CASE A8800; ANO 2016. - REF: 1505/54021 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C15" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335816", "1506")</f>
       </c>
       <c r="B16" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335816", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1506/992192 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C16" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>2.500,00</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335814", "1507")</f>
       </c>
       <c r="B17" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335814", " TRANSBORDO DE CANA PICADA SANTA IZABEL TASI 14.000; ANO 2017. - REF.1507/50462 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C17" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335813", "1508")</f>
       </c>
       <c r="B18" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335813", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14000; ANO 2017. - REF.1508/8815 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C18" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335817", "1509")</f>
       </c>
       <c r="B19" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335817", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1509/800293 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C19" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>5</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.000,00</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335818", "1510")</f>
       </c>
       <c r="B20" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335818", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1510/992193 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C20" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335819", "1511")</f>
       </c>
       <c r="B21" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335819", " TRANSBORDO DE CANA PICADA SANTA ISABEL TASI 14.000. - REF.1511/50464 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C21" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>5.500,00</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335821", "1512")</f>
       </c>
       <c r="B22" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335821", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2014. - REF.1512/992187 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C22" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>6.000,00</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335820", "1513")</f>
       </c>
       <c r="B23" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335820", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1513/992195 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C23" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>4.500,00</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335823", "1514")</f>
       </c>
       <c r="B24" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335823", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO: 2014. - REF.1514/992204 - LOC. GUARACI/SP ")</f>
       </c>
       <c r="C24" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335822", "1515")</f>
       </c>
       <c r="B25" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335822", " TRATOR DE PNEUS NEW HOLLAND T7.240 4X4; ANO 2017. - REF.1515/50914 - LOC. GUARACI/ SP")</f>
       </c>
       <c r="C25" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>55.000,00</t>
+          <t>75.000,00</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335824", "1516")</f>
       </c>
       <c r="B26" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335824", " TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1516/50709 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C26" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>43.000,00</t>
+          <t>72.000,00</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335825", "1517")</f>
       </c>
       <c r="B27" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335825", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1517/50903  -  LOC. GUARACI/SP")</f>
       </c>
       <c r="C27" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>36.000,00</t>
+          <t>53.000,00</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335828", "1518")</f>
       </c>
       <c r="B28" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335828", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1518/50904 - LOC. GUARACI/SP")</f>
       </c>
       <c r="C28" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>51.000,00</t>
         </is>
       </c>
       <c r="F28" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335826", "1519")</f>
       </c>
       <c r="B29" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335826", " 01 ELIMINADOR DE SOQUEIRAS AGROMATÃO. - REF.1519/8528 - LOC. OLÍMPIA/SP ")</f>
       </c>
       <c r="C29" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D29" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>1.000,00</t>
         </is>
       </c>
       <c r="F29" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335827", "1520")</f>
       </c>
       <c r="B30" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335827", "TRATOR DE PNEUS JOHN DEERE 7715 4x4 - ANO 2010 - REF: 1520/4420 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C30" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D30" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>27.000,00</t>
+          <t>37.000,00</t>
         </is>
       </c>
       <c r="F30" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335829", "1521")</f>
       </c>
       <c r="B31" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335829", " CAMINHÃO FORD/CARGO 1317 E ; ANO 2010/2011; BRANCA; (BORRACHEIRO). - REF.1521/1282 - LOC. OLÍMPIA/SP ")</f>
       </c>
       <c r="C31" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>67.000,00</t>
+          <t>87.000,00</t>
         </is>
       </c>
       <c r="F31" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335830", "1522")</f>
       </c>
       <c r="B32" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335830", " SUCATA TRATOR DE PNEUS NEW HOLLAND T8.385 4X4; ANO 2014. - REF: 1522/4710 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C32" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>25.500,00</t>
         </is>
       </c>
       <c r="F32" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335832", "1523")</f>
       </c>
       <c r="B33" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335832", " SUCATA TRATOR DE PNEUS NEW HOLLAND 4X4. - REF: 1523/4725 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C33" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>22.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F33" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335833", "1524")</f>
       </c>
       <c r="B34" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335833", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1524/4573 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C34" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>42.000,00</t>
+          <t>44.000,00</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335831", "1526")</f>
       </c>
       <c r="B35" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335831", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1526/450047 - LOC. TANABI/SP")</f>
       </c>
       <c r="C35" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335834", "1527")</f>
       </c>
       <c r="B36" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335834", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2016. - REF: 1527/4577 - LOC. TANABI/SP")</f>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
           <t>6.000,00</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335839", "1528")</f>
       </c>
       <c r="B37" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335839", " SUCATA COLHEDORA DE CANA JOHN DEERE CH570 ESTEIRA; ANO 2017. - REF: 1528/450051 - LOC. TANABI/SP")</f>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>4.000,00</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335837", "1529")</f>
       </c>
       <c r="B38" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335837", " SUCATA DE REBOQUE DOLLY; (SEM DIREITO A DOCUMENTAÇÃO) - REF.1529/7655 - LOC. TANABI/ SP ")</f>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
           <t>500,00</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335835", "1530")</f>
       </c>
       <c r="B39" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335835", " TRATOR DE PNEUS JOHN DEERE 7225J 4X4; ANO 2013. - REF: 1530/410058 - LOC. COLINA/SP")</f>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>31</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>30.000,00</t>
+          <t>60.000,00</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335836", "1531")</f>
       </c>
       <c r="B40" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335836", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1531/4571 - LOC. COLINA/SP")</f>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>40.000,00</t>
+          <t>41.000,00</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335840", "1532")</f>
       </c>
       <c r="B41" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335840", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1532/450053 - LOC. COLINA/SP")</f>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>42.000,00</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335838", "1533")</f>
       </c>
       <c r="B42" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335838", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1533/11080 - LOC. COLINA/SP")</f>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>1</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
           <t>20.000,00</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335841", "1534")</f>
       </c>
       <c r="B43" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335841", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1534/11109 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>20.500,00</t>
+          <t>21.000,00</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335844", "1535")</f>
       </c>
       <c r="B44" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335844", " SUCATA TRATOR DE PNEUS JOHN DEERE 7210J 4X4; ANO 2011. - REF: 1535/10949 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>9</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>4.000,00</t>
+          <t>8.000,00</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335842", "1536")</f>
       </c>
       <c r="B45" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335842", "TRATOR DE PNEUS JOHN DEERE 7215 4X4, ANO 2010. - REF: 1536/10754 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E45" s="5" t="inlineStr">
         <is>
-          <t>29.000,00</t>
+          <t>35.000,00</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335845", "1537")</f>
       </c>
       <c r="B46" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335845", " TRANSBORDO DE CANA PICADA ANTONIOSI ATA 14.000 TRIAXIS; ANO 2013. - REF.1537/800262 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E46" s="5" t="inlineStr">
         <is>
-          <t>1.000,00</t>
+          <t>3.500,00</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335846", "1538")</f>
       </c>
       <c r="B47" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335846", " SUCATA COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2017. - REF: 1538/ 11110 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E47" s="5" t="inlineStr">
         <is>
-          <t>6.000,00</t>
+          <t>16.500,00</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>500.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335843", "1539")</f>
       </c>
       <c r="B48" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335843", " COLHEDORA DE CANA CASE A8800 ESTEIRA; ANO 2016. - REF: 1539/4578 - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>0</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E48" s="5" t="inlineStr">
         <is>
-          <t>20.000,00</t>
+          <t>26.000,00</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>2000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335847", "1541")</f>
       </c>
       <c r="B49" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335847", "SUCATA DE ARMÁRIO DESLIZANTE - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E49" s="5" t="inlineStr">
         <is>
-          <t>250,00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335848", "1542")</f>
       </c>
       <c r="B50" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335848", "CAMINHÃO POLIGUINDASTE MERCEDES BENZ L1113 - ANO 1971/1971 - AMARELO - REF: 1118 - LOC. OLÍMPIA/SP")</f>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
-          <t>24.000,00</t>
+          <t>31.000,00</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335854", "1543")</f>
       </c>
       <c r="B51" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335854", "EQUIPAMENTOS DE AGRICULTURA DE PRECISÃO: TELAS, MONITORES, ACU'S E MÓDULOS (17 PEÇAS) - LOC. GUAÍRA/SP")</f>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E51" s="5" t="inlineStr">
         <is>
           <t>15.000,00</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335855", "1544")</f>
       </c>
       <c r="B52" s="4" t="s">
         <f>=HYPERLINK("https://www.leilaoonline.com.br/lote/detalhe/335855", "EQUIPAMENTOS DE AGRICULTURA DE PRECISÃO: RECEPTORES, TELAS, ACU'S, APLICADORES E CONTROLADORES (35 PEÇAS) - LOC. COLINA/SP")</f>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t>Aguardando</t>
+          <t>Não vendido</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>
       <c r="E52" s="5" t="inlineStr">
         <is>
           <t>40.000,00</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>1000.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:F4"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B7:F7"/>
     <mergeCell ref="B8:F8"/>
   </mergeCells>